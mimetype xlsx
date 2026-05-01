--- v0 (2025-11-28)
+++ v1 (2026-05-01)
@@ -54,994 +54,994 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIO PEDRO GUADAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO OSVALDO GONÇALVES LINHA PEIXE BAIXO</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUEIRO ERNESTO DA ROSA</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e bueiro na estrada de acesso à propriedade de Valcir Lazaretti</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 28/2013 Ar Condicionado Capela Mortuária</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ECLAIR TARDETTI</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 029/2013 cascalhamento estradas Peixe Baixo</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 030/2013 bueiro Ivanir Sartori Santa Catarina</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 031/2013 Criação do Conselho e do Fundo Municipal do Idoso</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>VALDIR ANTONIO ZOTTIS</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 32/2013 melhorias na estrada de acesso a propriedade de Nildo Borth</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 033/2013 cascalhamento para estacionamento no cemitério</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2013 Reiterando indicações Vereador por um Dia</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indicação 036/2013 escavo para galpão Neri Domingos de Miranda</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 037/2013 CASCALHAMENTO E MELHORIAS NA PROPRIEDADE DE NELSON FEDERIZZI                     </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 038/2013 CASCALHAMENTO E MELHORIAS NA ESTRADA DE ACESSO A LINHA MINDÚ                     </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 039/2013 ESTACIONAMENTO EXCLUSIVO PARA MOTOS NA AVENIDA RIO BRANCO.                    </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2013 MELHORIAS NA ESTRADA DO PRODUTOR FLÁVIO DALARIVA _x000D_
 E DOS DEMAIS PRODUTORES DE FUMO</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 041/2013 CONSTRUÇÃO DE UM BUEIRO NO CORREGO _x000D_
 LOCALIZADO ESTRE AS PROPRIEDADES DE JOÃO CARLOS BRIZOLA E VALDELINO ZATTI NA LINHA PEIXE ALTO</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 042/2013 INCENTIVO A DOAÇÃO DE SANGUE E MEDULA ÓSSEA</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2013 DEDETIZAÇÃO DE BOCAS DE LOBO NA CIDADE</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 44/2013 REDUTOR DE VELOCIDADE AV. RIO BRANCO</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2013 INDICA O DESTINO DOS RECURSOS DEVOLVIDO PELA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MARCIO RODRIGUES SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO 04/2013 FILANTROPIA EMATER</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 04/2013 CRIA CARGO DE CONTADOR NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2013 Autoriza Contratação  de Assessoria Juridica</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 61/2013 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 062/2013 - Plano Plurianual</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 063/2013 - Convênio</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 064/2013 - Pagamento de credores judiciais</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 065/2013 - Suplementação</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 066/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 067/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 068/2013 - Alteração de Atribuições Cargo de Agente Administrativo</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 069/2013 - Locação</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 070/2013 - Convênio de Adesão ao Consórcio CIGRES</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 071/2013 - Cria Cargo em Comissão de Subdiretor(a) do Centro Cultural</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 072/2013 - Concessão de Uso</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 073/2013 - Suplementação</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 074/2013 - Contratação emergencial e temporária de um Médico Clínico Geral</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 075/2013 - Revoga a Lei Municipal nº 2.777/09</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 076/2013 - Cria o Cargo em Comissão de Assessor(a) da Secretaria da Saúde</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 077/2013 - Suplementação</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 078/2013 - Diretrizes Orçamentárias</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 079/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 080/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 081/2013 - Altera o art. 4º da Lei Municipal 3.266/2013</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 082/2013 - Reabre Crédito Adicional</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 083/2013 - Suplementação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 084/2013-Reajuste do piso salarial dos professores do Magistério</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 085/2013 - Suplementação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 086/2013-Transporte de agricultores para a EXPOINTER</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 087/2013-Cria o Programa Municipal de Desenvolvimento da Cadeia Produtiva de Leite</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 088/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2013 CRIA CARGO EM COMISSÃO DE CHEFE DOS OPERÁRIOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 090/2013 - Monitoramento das repartições públicas</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 091/2013 - Prorrogação do mandato dos Conselheiros Tutelares</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2013 REVOGANDO LEIS DE CONCESSÃO DE COMODATOS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 093/2013 - Altera e acrescenta dispositivos a Lei Municipal 2.231/04</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 094/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 095/2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 096/2013 - Suplementação</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 097/2013 - Suplementação</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 098/2013 SERVIÇO DE AUTOMÓVEIS DE ALUGUÉL</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 099/2013 ALTERAÇÃO DE INCISO DO CÓDIGO TRIBUTÁRIO</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 100-2013 - Abre Crédito Adicional</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 101/2013 cria o Programa Liberato Sorridente</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 102-2013 Revoga artigo e cria cargo em comissão</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 103/2013 - Designa Servidores para integrar o Sistema de Controle Interno</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
            ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE 2.014.  </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
       PROJETO DE LEI Nº 105/2013 - AUTORIZA A PROMOVER LEILÃO PARA ALIENAR BENS MÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
        PROJETO DE LEI Nº 106/2013 - PROGRAMA DE INCENTIVO AO DESENVOLVIMENTO DA AVICULTURA</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
        PROJETO DE LEI Nº 107/2013 - CRIA ATRIBUIÇÕES DO CARGO DE PROVIMENTO EFETIVO DE MECÂNICO</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
 PROJETO DE LEI Nº 108/2013 - CRIA PROGRAMA DE INCENTIVO A SUINOCULTURA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
          PL.109/2013 - CONCEDE SUBVENÇÃO SOCIAL      </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
           PL. 110/2013 - SUPLEMENTAÇÃO               </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
            PL. 111/2013 - ABRE CRÉDITO ADICIONAL     </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
        PL. 112/2013 -ALTERA PADRÃO DE VENCIMENTO     </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
 PL.113/2013 - CONCESSÃO DE USO                </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             _x000D_
       PL.114/2013 - AUTORIZA A FIRMAR ACORDOS JUDICIA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.116/2013 ALTERA O INCISO VII DO ART.3º DA LEI MUNICIPAL Nº 2.835/09</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.117/2013 ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 2955/2010</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.118/2013 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FILIAR-SE A AMZOP.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. ALTERA O ART. 5º DA LEI MUNICIPAL Nº 3216/2013.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 120/2013 AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PROCEDIMENTO LICITATÓRIO, SOB A MODALID</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 121/2013. AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES, EM CARÁTER EMERGENCIAL E T</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 122/2013 APROVA O PLANO DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO SOLENE FARROUPILHA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de  Resolução 003/2013 retenção de duodécimo da Câmara pelo Executivo</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 004/2013 Desapropriação</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ANTÔNIO RUCHEL</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requerimento de licença 02/2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1348,68 +1348,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="119.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>