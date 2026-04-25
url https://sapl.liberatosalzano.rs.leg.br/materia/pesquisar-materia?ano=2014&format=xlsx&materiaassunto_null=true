--- v0 (2025-11-28)
+++ v1 (2026-04-25)
@@ -54,1267 +54,1267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VALDIR ANTONIO ZOTTIS</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2014 MELHORIAS NA CAPELA MORTUÁRIA</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2014 REPASSE DE CLIMATIZADORES PARA CAPELA MORTUÁRIA</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSE CLOVIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2014 INSTALAÇÃO DE LIXEIRAS E ABRIGO NO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANTONIO PEDRO GUADAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº04/2014 COLOCAÇÃO DE BUEIROS NA ESTRADA DE SOBRADINHO E SÃO JOSÉ</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ECLAIR TARDETTI</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2014 INDICANDO ESCAVO PARA ESTUFA DE FUMO</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2014 INDICANDO RECUPERAÇÃO ESTRADA JOSÉ LORENO DA ROSA</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2014 INDICANDO INSTALAÇÃO DE ÁGUA E CONSTRUÇÃO DE UM BANHEIRO_x000D_
 PROPRIEDADE DE ADELIR</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2014 INDICANDO QUE O CÁLCULO DO ADICIONAL DE INSALUBRIDADE E _x000D_
 PERICULOSIDADE DOS SE</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2014 HOMENEGEM AOS 10 PRIMEIROS MORADORES</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2014 CAPELA LINHA JACINTO PATRIMÔNIO HISTÓRICO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 011/2014 - ABRIGO PARADA DE ÔNIBUS LINHA MIOTTO</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 12/2014 ILUMINAÇÃO PÚBLICA E ABRIGOS COBERTOS NA ÁREA INDÍGENA</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ARMELINDO CAZAROTTO</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 13/2014 TRANSPORTE ALUNOS INVERNADA CTG</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 014/2014 CONSTRUÇÃO ABRIGO PARADA DE ÔNIBUS LINHA MINDU</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>FABI VERGOLINO CANDATEN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 15/2014 CASCALHAMENTO NA PROPRIEDADE DE PEDRO VERDI</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 16/2014 CASCALHAMENTO ESTRADA CLÉO TOMAZI</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 17/2014 MELHORIAS ESTRADAS REGIÃO DO PEIXE, BARRA SECA, SÃO JOSÉ E BARRA AZUL.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2014 MELHORIAS NA ESTRADA PRÓXIMNA A EZIDIO MAESTRO</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.19/2014 MENLHORIAS ESTRADA ACESSO PROPRIEDADE JADIR BATISTELLA</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 20/2014 MELHORIAS ESTRADA ACESSO LAVOURAS ITACIR ZOTTIS E IVÂNIO PIZINATTO</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 021/2014 - BUEIRO PROPRIEDADE DE CARLOS FILIPINI LINHA PINHALZINHO ALTO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 22/2014 BUEIRO E CASCALHAMENTO PROPRIEDADE JOCEMAR MARTA NO DISTRITO DE PINHALZINHO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 23/2014 - ESCAVO PARA GARAGEM PROPRIEDADE DE ONÓRIO PELINZON PINHALZINHO ALTO</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2014 MELHORIAS NA ESTRADA DO PRODUTOR GILMAR KREMER</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2014  CONSERTO BUEIRO NA ESTRADA QUE PASSA PELA L, STª CATARINA EM DIREÇÃO A L, PEIXE</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2014 ZELADOR PARA TRABALHAR NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO 01/2014 ACADEPOL - POLÍCIA CIVIL</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>ELOI MAXIMINO BATISTELLA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº 02/2014 READEQUAÇÃO TRÂNSITO ESTABELECIMENTOS SAÚDE PASSO FUNDO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETRO 01/2014 APROVANDO AS CONTAS DA ADMINISTRAÇÃO MUNICIPAL, EXERCÍCIO DE 2011. </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 01/2014 REVISÃO SALARIAL DOS SERVIDORES DO LEGISLATIVO</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 02/2014 REVISÃO SALARIAL SUBSÍDIOS VEREADORES E PRESIDENTE</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 03/2014 REVISÃO SALARIAL SUBSÍDIOS PREFEITO E VICE PREFEITO</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 04/2014 REVISÃO SALARIAL SUBSÍDIOS SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLL 05/2014 ALTERA NOMENCLATURA DO CARGO EFETIVO DE ASSESSOR JURIDICO_x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLL Nº 06/2014 AUTORIZA CONVÊNIO RÁDIO FM 104.9 PARA TRANSMISSÃO_x000D_
 SESSÃO ORDINÁRIA DA CÂMARA. </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL LEGISLATIVO Nº 07/2014 CONTRATAÇÃO CONTADOR</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.001/2014 - PRORROGA VIGÊNCIA DO CONVÊNIO Nº 329/2012 - PRADEM</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 002/2014 - AUTORIZA A DESENVOLVER AÇÕES DE APOIO NA_x000D_
 IMPLANTAÇÃO DE PROJETOS DO PROGRAMA MINHA, </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 003/2014 - ALTERA OS ARTIGOS 2º E 4º DA LEI MUNICIPAL 2729/2009.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.004/2014 - ALTERA O §3º DO ART. 13 E O ART. 14 DA LEI MUNICIPAL 2.223/2004.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 005/2013 - AUTORIZA A ADERIR O PROGRAMA MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 006/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PAGAR ADICIONAL DE INCENTIVO _x000D_
 AOS AGENTES COM</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 007/2014 - ALTERA A REDAÇÃO DO ART. 2º_x000D_
  DA LEI MUNICIPAL Nº 3301/2013.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 008/2014 - _x000D_
 CONCEDE GRATIFICAÇÃO AO GESTOR DO RPPS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.009/2014 - ALTERA PADRÕES DE VENCIMENTO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 010/2014 - CONCEDE REVISÃO GERAL ANUAL _x000D_
 SOBRE O VENCIMENTO DOS SERVIDORES E REAJUSTE _x000D_
 DO PISO </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 011/2014 - ALTERA O PADRÃO DE VENCIMENTO_x000D_
 DO CARGO DE ADMINISTRADOR DE PESSOAL.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.012/2014 - AUTORIZA A CONTRATAR UM(A) FONOAUDIÓLOGA_x000D_
 E UM(A) NUTRICIONISTA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 013/2014 - AUTORIZA A CONTRATAR 09(NOVE)_x000D_
 VISITADORES PARA ATENDER AO PROGRAMA PRIMEIRA INFÂNCIA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 014/2014 - CRIA 02 CARGOS DE PROVIMENTO EFETIVO DE_x000D_
 AUXILIAR DE SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 015/2014 - AUTORIZA A REALIZAR O PARCELAMENTO_x000D_
 DO DÉBITO DECORRENTE DA CEI Nº 70.010.97660/70.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 016/2014-CRIA O CONSELHO MUNICIPAL_x000D_
 DOS DIREITOS DO IDOSO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 017/2014 - CRIA UM CARGO DE PROVIMENTO_x000D_
 EFETIVO DE RECEPCIONISTA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.018/2014 - ALTERA PADRÕES DE VENCIMENTO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 019/2014-AUTORIZA A REVOGAR LEI MUNICIPAL Nº 3068/2011 E A_x000D_
 REALIZAR PROCEDIMENTO LICITATÓRIO SO</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.020/2014 - AUTORIZA A CELEBRAÇÃO DE CONVÊNIO INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 021/2014 - AUTORIZA A CELEBRAR CONVÊNIO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 022/2014-ALTERA REDAÇÃO DO ART.2º_x000D_
 DA LEI MUNICIPAL Nº 3264/2013.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 023/2014 - PROGRAMA DE EDUCAÇÃO FISCAL.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.docx</t>
   </si>
   <si>
     <t>PL. 024/2014 - AUTORIZA A CONTRATAR _x000D_
 DOIS VISITADORES PARA O PIM.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 025/2014 - REVOGA A LEI MUNICIPAL Nº 3079/2011.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 026/2014 - ALTERA PADRÃO DE VENCIMENTO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.027/2014-DEFINE OS VALORES DOS AUXÍLIOS FINANCEIROS_x000D_
 PROGRAMA MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 028/2014 - ALTERA PADRÃO DE VENCIMENTO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.029/2014 - AUTORIZA A CONTRATAR EM CARÁTER EMERGENCIAL E TEMPORÁRIO_x000D_
 UM COZINHEIRO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.030/2014-AUTORIZA A REALIZAR CONCESSÃO DE USO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 031/2014 CRIA O PROGRAMA DA CITRICULTURA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 032/2014-AUTORIZA A DESEMBOLSAR VALORES EM DECORRÊNCIA DO_x000D_
 CONTRATO DE RATEIO FIRMADO COM O CIGR</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 033/2014-CRIA A URNA DO TEMPO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 034/2014-AUTORIZA A FIRMAR CONVÊNIO COM O_x000D_
 ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.035/201-AUTORIZA A RECEBER EM DOAÇÃO ÁREA DE TERRAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 036/2014,ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.507/07.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 037/2014, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DAS _x000D_
 PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 038/2014 - INCLUI DESPESA NO PPA 2014 A 2017.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 039/2014 - AUTORIZA A CONTRATAR, EM CARÁTER EMERGENCIAL E TEMPORÁRIO,01 MÉDICO VETERINÁRIO. </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 040/2014-DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 041/2014 - ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 3.354/2014.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.042/2014 - SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 043/2014 - AUTORIZA A FIRMAR CONVÊNIO COM O COREDE-RV.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 044/2014 - AUTORIZA A CONTRATAR VIGIA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL .045/2014 - ALTERA PADRÃO DE VENCIMENTO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.046/2014 - CRIA FUNDO MUNICIPAL DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL.047/2014 RECEBER SALDO P/QUALIFICAR SAÚDE INDÍGENA. </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 048/2014 - AUTORIZA A REALIZAR CONCESSÃO DE USO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 049-2014 SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 050-2014 - INSTITUI O PROGRAMA DE INCENTIVO A ARRECADAÇÃO. </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 051/2014 - SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 052/2014 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO D</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 053/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER LEILÃO PÚBLICO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 054/2014 - SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 055-2014- AUTORIZA A CRIAR CARGOS DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 056-2014 - AUTORIZA A EFETUAR CONTRATAÇÕES EM CARÁTER EMERGENCIAL E TEMPORÁRIO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 057-2014 - ALTERA E REVOGA DISPOSITIVOS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 058/2014 - AUTORIZA A EFETUAR CONTRATAÇÕES EM CARÁTER EMERGENCIAL E TEMPORÁRIO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 059/2014 - DEFINE O VALOR DOS AUXÍLIOS FINANCEIROS A SEREM REPASSADOS, NO ANO DE 2015, AO MÉDICO</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 060/2014 - PRORROGA CONVÊNIO FIRMADO COM O COREDE-RV</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 61/2014 - ALTERA PADRÃO DE VENCIMENTO AUXILIAR DE CONTABILIDADE</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 062/2014.REPASSAR À AHCLISA O VALOR REPASSADO PELA SECRETARIA ESTADUAL AO FUNDO MUNIICPAL DE SAÚDE</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>PR 01/2014 SESSÃO SOLENE E HOMENAGEM FAMÍLIA VIEIRA DA CUNHA</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>PR 002/2014 SESSÃO FARROUPILHA E HOMENAGEM AOS PRIMEIROS HABITANTES</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MARCIO RODRIGUES SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICEÇA POR 120 DIAS DO CARGO DE VEREADOR</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA PARA EXERCER CARGO DE SECRETÁRIO</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA Nº 03/2014</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO 01/2014 PROCESSO LICITAÇÃO CONSTRUÇÃO AÇUDES E CISTERNAS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>RI 02/2014 REPASSE RECURSOS FOLHA DE PAGAMENTO AGENTES SAÚDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1621,68 +1621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="104.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>