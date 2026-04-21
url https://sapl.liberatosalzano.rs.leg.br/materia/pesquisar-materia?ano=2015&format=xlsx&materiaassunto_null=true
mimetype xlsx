--- v0 (2026-01-16)
+++ v1 (2026-04-21)
@@ -54,1163 +54,1163 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VALDIR ANTONIO ZOTTIS</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2015 - INCENTIVO DE R$-1.500,00 PIQUETE HERANÇA DO BAITACA REPRESENTAR O MUNICÍPIO NA CAVALGADA DOS MÁRTIRES</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>OSMAR ANTONIO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2015 AMPLIAÇÃO LICENÇA MATERNIDADE FUNCIONÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSE CLOVIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 03/2015 ILUMINAÇÃO PRAÇA DO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IRINEU PIZZI</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 04/2015 ESCOLINHA DE FUTEBOL</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 05/2015 DISPONIBILIZAÇÃO DE SERVIDOR PARA FAZER TRATAMENTO D'ÁGUA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 06/2015 CANALIZAÇÃO REDE PLUVIAL CONDOMÍNIO LINHA MIOTTO. </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 07/2015 - AUMENTO NO REPASSE DE VALORES PARA O FASS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ARMELINDO CAZAROTTO</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDCAÇÃO 08/2015 INDICANDO MELHORIAS NA MACA DA AMBULÂNCIA. </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARIA FRANZON</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 09/2015 INDICANDO A CONSTRUÇÃO DA SEDE DA TERCEIRA IDADE</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 10/2015 INDICANDO O TRANSPORTE PARA OS ALUNOS REALIZAREM O ENEM</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>WANERLEY SCORTEGANHA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2015 CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ECLAIR TARDETTI</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2015 AQUISIÇÃO DE UMA MESA ORTOSTÁTICA PARA ADELS</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 013/2015 MEDIÇÃO DE TERRENOS NO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 014/2015 AQUISIÇÃO DE CAIXA D'ÁGUA PARA A COMUNIDADE DO PEIXE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ELOI MAXIMINO BATISTELLA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 15/2015 REPAROS NA ESTRADA QUE ACESSA A PROPRIEDADE DE HERMÍNIO COLUSSI</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 16/2015 ABRIGO P/PARADA DE ÔNIBUS LINHA LECEUX</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 17/2015 ABRIGO P/PARADA DE ÔNIBUS NA ESCOLA DUARTE DA COSTA </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>JUAREZ JOSE CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 18/2015 MELHORIAS BOCAS DE LOBO BAIRRO FLÓRIDA</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2015 BUEIRO PARA ACESSO AO CAPITEL N.Sª APARECIDA DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 20/2015 - AMPLIAÇÃO GALERIA NO PINHALZINHO</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 21/2015 DEBATE CÓDIGO TRIBUTÁRIO</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANTONIO PEDRO GUADAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL - APROVA AS CONTAS DO MUNICÍPIO DE LIBERATO SALZANO, EXERCÍCIO 2009.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 02/2015 APROVA AS CONTAS DO _x000D_
 MUNICÍPIO RELATIVAS AO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO 03/2015 APROVANDO AS CONTAS DO MUNICÍPIO EXERCÍCIO DE 2010</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>DARCI CUCHI</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GOVERNO EXERCÍCIO 2013</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.docx</t>
   </si>
   <si>
     <t>PL LEGISLATIVO 01/2015 REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO LEGISLATIVO</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL LEGISLATIVO 02/2015 REVISÃO DOS SUBSIDIOS DOS VEREADORES</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PL LEGISLATIVO 03/2015 REVISÃO SUBSÍDIOS PREFEITO E VICE PREFEITO </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL LEGISLATIVO 04/2015 REVISÃO DOS SUBSÍDIOS DOS SECRETÁRIOS</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 05/2015 REESTRUTURA O QUADRO DOS CARGOS E SALÁRIOS DOS SERVIDORES DO PODER LEGISLATIV</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL.01/2015 - AUTORIZA A CONTRATAR 01 (UM) MÉDICO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 02/2015 - AUTORIZA A CONTRATAR MÉDICOS EM CARÁTER EMERGENCIAL E TEMPORÁRIO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 03-2015 - AUTORIZA A CONTRATAR 03 OPERADORES DE MÁQUINA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 04/2015 - AUTORIZA A EFETUAR CONTRATAÇÕES EMERGENCIAIS E TEMPORÁRIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 05/2015 - AUTORIZA A DESEMBOLSAR VALORES NO EXERCÍCIO DE 2015, EM DECORRÊNCIA DO CONTRATO FIRMADO COM O CIGRES</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 06/2015 - CONCEDE REVISÃO GERAL ANUAL.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 07/2015.DEFINE ATIVIDADES INSALUBRES E PERICULOSAS</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 08/2015 - AUTORIZA A REALIZAR CONCESSÃO DE USO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 09/2015 - AUTORIZA A CONTRATAR UM PROFESSOR DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 10/2015 - ALTERA O INCISO II DO ART. 1º DA LEI MUNICIPAL 3.385/2015.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 11/2015  ADICIONAL AGENTES COMUNITÁRIOS DE SAÚDE</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 12/2015 ALTERA VENCIMENTOS DO MÉDICO CLÍNICO GERAL.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 013/2015 - AUTORIZA A EFETUAR O PAGAMENTO DE HORAS DE SOBREAVISO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 14/2015 - DISPÕE SOBRE A CRIAÇÃO DO NASF, DE CARGOS, VAGAS E CONTRATAÇÃO TEMPORÁRIA DE PESSOAL P</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 15/2015 - DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E REVOGA LEI MUNICIPAL Nº 1.15</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 16/2015 - CRIA CARGO DE PROVIMENTO EFETIVO DE VISITADOR DO PIM</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 17/2015  - PRORROGAR O PRAZO PARA CONTRATAÇÃO TEMPORÁRIA, DE 01 (UM) MOTORISTA, DETERMINADO NA L</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 18/2015 - AUTORIZA A RECONHECER E PARCELAR DÉBITOS COM A RGE.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 19/2015 - CRIA CARGO DE PROVIMENTO EFETIVO DE FARMACÊUTICO/BIOQUÍMICO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 20/2015 CONTRATAÇÃO TEMPORÁRIA DE MOTORISTA E PROFESSOR</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 21/2015 ALTERAÇÃO DE PADRÃO DO CARGO DE CHEFE DOS OPERADORES</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 22/2015.LOCAÇÃO DE IMÓVEL (ÁREA DE TERRA)CENTRAL DE TRIAGEM.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 23/2015 CONCESSÃO DE USO DE IMÓVEL PARA ADELS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 24/2015 AJUDA 1.500,00 PIQUETE HERANÇA DO BAITACA PARA CAVALGADA DOS MÁRTIRES.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 25/2015 CONTRATAÇÃO TEMPORÁRIA CIRURGIÃO DENTISTA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 26/2015 - AUTORIZA A CONTRATAR MAIS 01 PROFESSOR DE CIÊNCIAS, ATRAVÉS DO PROCESSO SELETIVO SIMPL</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 27/2015 - APROVA PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 28/2015 - ALTERA LEI 3.301/2013. SUBVENÇÃO AHCLISA</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 29/2015 - DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.30/2015 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO 2015.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 31/2015 - AUTORIZA A PROMOVER LEILÃO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 32/2015 - AUTORIZA A SUBSIDIAR OS SERVIÇOS DE TELEFONIA MÓVEL CELULAR.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.33/2015 - ALTERA A REDAÇÃO DOS ARTS. 1º E 4º DA LEI MUNICIPAL Nº 3.414/2015.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 34/2015 - AUTORIZA A ALTERAR PADRÕES DE VENCIMENTO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.35/2015 - ALTERA A REDAÇÃO DE LEI MUNICIPA Nº 3.301/2013.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 36/2015 - DISPÕE SOBRE A INSPEÇÃO INDUSTRIAL E SANITÁRIA DOS PRODUTOS DE ORIGEM ANIMAL.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.37/2015 - AUTORIZA A CRIAR CARGO DE PROVIMENTO EFETIVO DE RECREACIONISTA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 38/2015 - ALTERA O ART. 14 DA LEI Nº 2.223/04. </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL .39/2015 - DISPÕE SOBRE A IMPLANTAÇÃO E ORGANIZAÇÃO DOS CONSELHOS ESCOLARES.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.40/2015 - DISPÕE SOBRE O ISSQN.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.41/2015 - AUTORIZA A RECEBER CESSÃO DE USO DA MITRA DIOCESANA DE FREDERICO WESTPHALEN/RS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.42/2015 ALTERA A LEI MUNICIPAL Nº 2.147/04.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.43/2015 - AUTORIZA A REALIZAR PROCEDIMENTO LICITATÓRIO NA MODALIDADE CONCORRÊNCIA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 44/2015 - AUTORIZA A FIRMAR CONVÊNIO PARA ATENDER O PROGRAMA PRADEM.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.45/2015 - CRIA CARGOS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.46/2015 - ALTERA O ART. 2º DA LEI Nº 3.428/2015.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 47/2015 - AUTORIZA A RECEBER BEM IMÓVEL POR DOAÇÃO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.48/2015 - CRIA CARGO DE COORDENADOR DO CRAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.49/2015 - AUTORIZA A MUNICIPALIZAÇÃO DE TRECHO URBANO DA RODOVIA ERS-143.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 50-2015 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.51-2015 - DENOMINA EDIFICAÇÃO PÚBLICA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.52/2015 - AUTORIZA PROMOVER LEILÃO PARA ALIENAR BENS MÓVEIS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.53-2015 - DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, O PLANO MUNICIPAL DE SANEAMENTO</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 54/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A EMPRESA IBÉRICA TECNOLOGI</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.55/2015 - AUTORIZA A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXT</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 56-2015 - AUTORIZA A PRORROGAR O PRAZO DE CONTRATOS TEMPORÁRIOS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 57/2015 - PRORROGA VIGÊNCIA DO CONVÊNIO COM O COREDE-RV.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 58-2015 AUTORIZA A DOAR IMÓVEL COM ENCARGOS. </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL. 59-2015 - AUTORIZA A DOAR IMÓVEL COM ENCARGOS. </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA POR 30 DIAS</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 04/2015 VER. VALDIR LICENÇA POR 30 DIAS NO MÊS DE MAIO</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>ANTÔNIO RUCHEL</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA ANTONIO RUCHEL 05/2015</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE LICENÇA 06/2015 </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE LICENÇA 07/2015_x000D_
 </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO LICENÇA VEREADOR VALDIR MÊS DE SETEMBRO</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA 09/2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1517,68 +1517,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>