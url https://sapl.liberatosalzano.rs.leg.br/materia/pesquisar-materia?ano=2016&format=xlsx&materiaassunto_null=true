--- v0 (2026-01-16)
+++ v1 (2026-04-21)
@@ -54,729 +54,729 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOSE CLOVIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2016 REDUTOR DE VELOCIDADE LINHA TRÊS MUNICÍPIOS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ARMELINDO CAZAROTTO</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 02/2016 LIMPEZA NO BUEIRO SITUADO EM FRENTE A IGREJA NO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VALDIR ANTONIO ZOTTIS</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2016 REFORMA PINGUELA LINHA VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 04/2016 RECURSOS PARA ÁREA INDÍGENA</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CLEUSA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 05/2016 RECURSO PARA CAVALGADA PIQUETE HERANÇA DO BAITACA </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 06/2016 REPASSE DE VEÍCULO PARA O CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 07/2016 RECURSOS REFORMA CHURRASQUEIRA LINHA SÃO JOÃO BOSCO</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ADIR MARCOLAN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 08/2016 ADIR MARCOLAN TÍTULO CIDADÃO HONORÁRIO ELEMAR BATTISTI</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 09/2016 TÍTULO CIDADÃO BENEMÉRITO WANERLEY DAL&amp;#180;ALBA</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 10/2016 DOAÇÃO DE PALANQUES QUADRA ESPORTE ÁREA INDÍGENA</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DO PCR - PLANO DE CARREIRA E REMUNERAÇÃO DOS TRABALHADORES EM EDUCAÇÃO</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ZAIRA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2016 ABRIGO P/ PARADA DE ÔNIBUS</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 13/2016 PERFURAÇÃO DE POÇO ARTESIANO NA LINHA VITÓRIA</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 01/2016 EM APOIO ÀS ASSOCIAÇÕES HOSPITALARES</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO A AÇÕES DO GOVERNO DO ESTADO NO PARCELAMENTO DOS SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 03/2016 AOS FAMILIARES DAS VÍTIMAS DO VOO DA CHAPECOENSE </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LOM</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>ANTONIO PEDRO GUADAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 01/2016 REVISÃO GERAL ANUAL NOS VENCIMENTOS SERVIDORES</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 02/2016 REVISÃO SUBSÍDIO DOS VEREADORES E PRESIDENTE</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 03/2016 REVISÃO SUBSÍDIOS PREFEITO E VICE-PREFEITO</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 04/2016 REVISÃO SUBSÍDIOS SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 05/2016 INSALUBRIDADE SERVENTE</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 06/2016 CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR WANERLEY DAL'ALBA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 07/2016 CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ELEMAR BATTISTI</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 08/2016 SUBSIDIO VEREADORES</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 09/2016 SUBSÍDIO PREFEITO E VICE-PREFEITO</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 10/2016 SUBSÍDIOS SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 001-2016 - AUTORIZA A CONTRATAR UM AGENTE COMUNITÁRIO DE SAÚDE PARA A MICROÁREA 7.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.002/2016-AUTORIZA A DESAPROPRIAR DE FORMA AMIGÁVEL OU JUDICIAL IMÓVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.003/2016-AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A EMATER/RS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.004/2016-AUTORIZA A EFETUAR PAGAMENTO DO ADICIONAL DE INCENTIVO AOS AGENTES COMUNITÁRIOS DE SAÚDE</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.005/2016-CONCEDE REVISÃO GERAL ANUAL.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.006/2016-REAJUSTA O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.007/2016-DISPÕE SOBRE A INSPEÇÃO INDUSTRIAL E SANITÁRIA DOS PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPI</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 08-2016 - AUTORIZA A DESEMBOLSAR VALORES EM DECORRÊNCIA DO CONTRATO DE RATEIO Nº 14/2016, FIRMAD</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 09/2016-DISPÕE SOBRE O FUNCIONAMENTO, A UTILIZAÇÃO, A ADMINISTRAÇÃO E A FISCALIZAÇÃO DO CEMITÉRI</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.10/2016-AUTORIZA A FIRMAR CONTRATO LOCAÇÃO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL.11/2016-AUTORIZA A FIRMAR CONTRATO COM A FURI.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 12/2016 - AUTORIZA A REALIZAR CONTRATAÇÕES E A PRORROGAR O PRAZO DE CONTRATOS TEMPORÁRIOS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 13/2016 - AUTORIZA O CUSTEIO DE DESPESAS COM A EDIÇÃO DA 12ª CAVALGADA DOS BEATOS MÁRTIRES DO RI</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 14/2016 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO DE 2017.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>15/2016 - AUTORIZA A EFETUAR CONTRATAÇÕES.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 16/2016 - DENOMINA EDIFICAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 17/2016 - AUTORIZA A REALIZAR LEILÃO PÚBLICO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 18/2016 - ALTERA O ART. 14 DA LEI MUNICIPAL Nº 2.223/04.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 19/2016 - DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 20/2016 - LEI ORÇAMENTÁRIA ANUAL 2017.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 21/2016 - DISPÕE SOBRE A CONCILIAÇÃO, AS HIPÓTESES DE ACORDO, TRANSAÇÃO, DISPENSA OU DESISTÊNCIA</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 22/2016 - CRIA O FUNDO MUNICIPAL DOS HONORÁRIOS SUCUMBENCIAIS DA PROCURADORIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 23/2016 - SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 24/2016 - AUTORIZA A CEDER ONEROSAMENTE OS SERVIÇOS RELACIONADOS À FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 25/2016 - INCLUI O PARÁGRAFO 5º AO ART. 3º DA LEI MUNICIPAL 3.427/2015.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 26/2016 - AUTORIZA A PRORROGAR O PRAZO DE CONTRATOS TEMPORÁRIOS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. Nº 27/2016 - REVOGA A LEI MUNICIPAL Nº 3.477/2016.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO 01/2016 DISPÕE SOBRE REALIZAÇÃO DA SESSÃO SOLENE 52º ANIVERSÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>PR 02/2016 ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>FABI VERGOLINO CANDATEN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO 01/2016 AMPAS</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA 01/2016</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA 03/2016 APRESENTADO EM 25/08/2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1083,68 +1083,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="107.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>