--- v0 (2026-03-03)
+++ v1 (2026-04-30)
@@ -54,1081 +54,1081 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARILEI MARCOLAN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2017 DOAÇÃO DE TERRENO PARA A CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 02/2017 DESASSOREAMENTO DA SANGA PINHALZINHO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSE CLOVIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2017 CALÇAMENTO NO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 4/2017 CONSTRUÇÃO OU REFORMA DE PINGUELA LINHA BARRA SECA</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 5/2017 CONCESSÃO DE USO DE MÁQUINAS DE COSTURA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 6/2017 CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA LINHA MIOTTO. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 7/2017 SINAL DE TELEFONIA MÓVEL PARA A COMUNIDADE DA LINHA PEIXE BAIXO. </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>TIO MARIO</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08 PARA CALÇAMENTO NA LINHA DINÓCA</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANTONIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 09/2017 - BUEIROS COMUNIDADE DE PEIXE ALTO</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2017 AMPLIAÇÃO LICENÇA MATERNIDADE</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 11/2017 ESTACIONAMENTO PARA MOTOS NA AV RIO BRANCO</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 12/2017 TRÊS REDUTORES DE VELOCIDADE LINHA BARRA AZUL</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2017 -CALÇAMENTO NO CENTRO DA COMUNIDADE DA LINHA PEIXE</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14 CONSTRUÇÃO DE TUBULAÇÃO E REFORMA DE PONTILHÃO</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO EM APOIO AS MANIFESTAÇÕES CONTRÁRIAS A REFORMA DA PREVIDÊNCIA E REFORMA TRABALHISTA</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 02/2017 APOIO A MOBILIZAÇÃO DA 15ª COORDENADORIA REGIONAL DA SAÚDE PARA TRANSFERÊNCIA DOS SERV</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 03/2017 EM REPÚDIO A AÇÕES DO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GOVERNO DO SENHOR PREFEITO MUNICIPAL DO MUNICÍPIO DE LIBERATO SALZANO &amp;#8211; RS</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL COMPLEMENTAR Nº 01, DE 25 OUT 2017. INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LIBERATO SALZANO. _x000D_
 </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 01/2017 REVISÃO GERAL ANUAL AOS SERVIDORES DO LEGISLATIVO</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 02/2017 DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS A VEREADORES E SERVIDORES</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 03/2017 DENOMINA RUAS DO MUNICÍPIO E TRAVESSA SITUADA PRÓXIMO A ESCOLA TOMÉ DE SOUZA</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 01/2017 - ACRESCENTA § ÚNICO AO ART. 8º DA LEI Nº 3078/2011. (IMPENHORABILIDADES DOS BENS) ISAU</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL . 02/2017 - REVOGA A LEI 3.107/2012 E ESTABELECE NOVA REDAÇÃO AO ART. 2º DA LEI 3.078/2011. (ISAU)</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 03/2017 - REVOGA A LEI Nº 3.446/2015.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 04/2017 - DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DO MAQUINÁRIO PÚBLICO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 05/2017 - AUTORIZA A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO M</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL. 06/2017 - AUTORIZA A EFETUAR CONTRATAÇÕES EM CARÁTER EMERGENCIAL E TEMPORÁRIO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PAGAMENTO PARCELADO E O REPARCELAMENTO DOS CRÉDITOS TRIBUTÁRIOS E NÃO- TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, INCLUSIVE DOS QUE SE ENCONTRAM EM FASE DE EXECUÇÃO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL CRIAR CARGO DE PROVIMENTO EFETIVO DE ADMINISTRADOR DE PESSOAL, ALTERA A LEI 933/91 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ACRESCENTA PARÁGRAFO ÚNICO NO ART. 8.º DA LEI MUNICIPAL N.º 3.078/2011&amp;#8221;.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A PROCURADORIA E OUVIDORIA DO MUNICÍPIO DE LIBERATO SALZANO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.docx</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL N.º 3.344/2014 E CONCEDE EFEITO REPRISTINATÓRIO NA LEI MUNICIPAL 3.079/2011E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE SERVIÇO DE MOTOTAXI.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA PADRÃO DE VENCIMENTO DE CATEGORIAS DE FUNCIONÁRIOS .</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.docx</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO NA LEI MUNICIPAL Nº DÁ OUTRASA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PROCURADORIA E OUVIDORIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR PADRÃO DE VENCIMENTO DE CARGO DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI MUNICIPAL Nº 3.490/2017.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA COEFICIENTES DAS CLASSES C E D  DOS PADRÕES VIII, IX E XI DA LEI MUNICIPAL Nº 2.783/09.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR PAGAMENTO DE IMPORTANCIA DE R$ 979,23 AOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR CARGO DE ANALISTA DE LICITAÇÕES</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CEDER EM COMODATO BENS E MÓVEIS</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1346 DE 14 DE NOVEMBRO DE 1995.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR PROGRAMA MUNICIPAL DE COMBATE A POBREZA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO DO PLANO PLURIANUAL PARA O QUADRIÊNIO 2.018/2021"</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO PRIMEIRO DA LEI MUNICIPAL 3.323 DE 21 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCEDER CONTRIBUIÇÃO SOCIAL A ASSOCIAÇÃO DE COMUNICAÇÃO SALZANENSE</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA_x000D_
 COM O PODER JUDICIÁRIO DO RIO GRANDE DO_x000D_
 SUL, ATRAVÉS DA COMARCA DE CONSTANTINA E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº028 DE 25 DE MAIO DE 2017._x000D_
 CONCEDE O PISO SALARIAL PROFISSIONAL AOS AGENTES DE SAÚ</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A CEDER BENS EM REGIME DE COMODATO_x000D_
 </t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO DE VENCIMENTO DO CARGO EM COMISSÃO DENOMINADO DE ENCARREGADO DE ARRECADAÇÃO</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO NO PAGAMENTO DO ITBI E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 3.475/2016</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR_x000D_
 O CARGO DE PROVIMENTO EFETIVO DE FISCAL DE_x000D_
 OBRAS E POSTURAS, ALTERA A LEI 933/91 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."_x000D_
 </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DE Nº 35/2017 - 'AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR ATRIBUIÇÕES E PADRÃO </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 036/2017. "REVOGA A LEI MUNICIPAL N.º 3.445 DE 23 DE_x000D_
 DEZEMBRO DE 2015&amp;#8221;.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESEMBOLSAR VALORES NO EXERCÍCIO FINANCEIRO DE 2017 EM</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 38/2017 AUTORIZA FIRMAR CONVÊNIO E PAGAR DESPESAS COM ASSOCIAÇÃO HOSPITALAR BENEFICEN</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 39/2017 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR_x000D_
 GRATIFICAÇÃO A SERVIDOR EFETIVO OCUPANTE DOS_x000D_
 CARGOS DE AUXILIAR E TÉCNICO EM ENFERMAGEM."</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 40/2017 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR_x000D_
 GRUPO GESTOR DA CIDADANIA DO MUNICÍPIO DE_x000D_
 LIBERATO SALZANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº 41, DE 31 DE JULHO DE 2017.&amp;#8220;INSTITUI NO MUNICÍPIO DE LIBERATO SAZLANO A POLÍTICA MUNICIPAL DE RESÍDUOS SÓLIDOS".</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº 42, DE 31 DE JULHO DE 2017.&amp;#8220;ALTERA A LEI MUNICIPAL N.3.434 DE 25 DE SETEMBRO DE 2015</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 43/2017. AUTORIZA  O  PODER  EXECUTIVO  MUNICIPAL  A EFETUAR CONTRATAÇÃO EM CARÁTER EMERGENCIAL  E  TEMPORÁRIO  E  EM  RAZÃO  DE EXCEPCIONAL  INTERESSE  PÚBLICO E  DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº 44 DE 08 DE AGOSTO DE 2.017.&amp;#8220;DISPÕE SOBRE AS DIRETRIZ</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GESTÃO DEMOCRÁTICA NO SISTEMA MUNICIPAL DE ENSINO PÚBLICO</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE CULTURA (FMC)E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.427 QUE DISPÕE SOBRE O ISSQN</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 1.150/1993 QUE DISPÕE SOBRE O FUNDO MUNICIPAL DA SAÚDE DOS SERVIDORES_x000D_
 </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL N 50 AUTORIZA O PODER EXECUTIVO A PRORROGAR O PRAZO DE CONTRATOS TEMPORÁRIOS_x000D_
 </t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUITORIZA ACORDO JUDICIAL PARA PAGAMENTO RETROATIVO DO PISO SALARIAL DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÁLDULO ATUARIAL RECURSOS DO FUNDO DE  APROSENTADORIA DOS SERVIDORES</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL Nº 053 ORÇAMENTO PARA O EXERCÍCIO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 54 DE 20 DE OUTUBRO DE 2017 ALTERA O ART.12 DA LEI 2.048, PLANO DE CARREIRA DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 055,&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, ATRAVÉS DO PROGRAMA AVANÇAR CIDADES-MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº 56 &amp;#8220;SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA PARA A CÂMARA DE VEREADORES"</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI 57 AUTORIZA O EXECUTIVO A DOAR COM ENCARGOS IMÓVEL MEDIANTE LICITAÇÃO NA MODALIDADE CONCORRÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL  058/2017 REVOGA AS ALÍNEAS 'D' DO ARTIGO 60 E 'D' DO INCISO PRIMEIRO DO ART. 101 DO CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 059/2017 ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 2º DA LEI MUNICIPAL 3.485/2017 VALOR DA HORA MÁQUINA</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 060, DE 15 DE DEZEMBRO DE 2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR CONTRATOS TEMPOÁRIOS</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE ESCLARECIMENTO DE REPRESENTANTE DA AMPAS </t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ 02/2017 ESCLARECIMENTOS SECRETÁRIO DA FAZENDA</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA DO CARGO NO MÊS DE JULHO</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>OSMAR ANTONIO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>RL 02/2017 REQUERENDO LICENÇA NO MES DE SETEMBRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1435,68 +1435,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>