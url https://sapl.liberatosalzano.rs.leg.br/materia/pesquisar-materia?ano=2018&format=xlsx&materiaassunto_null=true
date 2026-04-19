--- v0 (2026-01-16)
+++ v1 (2026-04-19)
@@ -54,1034 +54,1034 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2018 REDUTOR DE VELOCIDADES RUA JOÃO MARINO PIZZI</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2018 BUEIRO NA LINHA SÃO JOSÉ</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2018 CONSTRUÇÃO DE UMA CANCHA DE BOCHA NA LINHA SÃO JOSÉ</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2018 REDUTOR DE VELOCIDADE DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSE CLOVIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2018 PARADA DE ÔNIBUS E ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 06/2018 SINALIZAÇÃO COM PLACAS INDICATIVAS DE NOMES DAS COMUNIDADES</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 07/2018 REPASSE DE RECURSOS PARA O CPM DA ESCOLA DR. LIBERATO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2018 CONSTRUÇÃO DE REDUTORES DE VELOCIDADE LINHA DINÓCA</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 09/2018 MUDANÇA DE LOCAL DE ESTRADA NA LINHA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2018 - CONSTRUÇÃO OU CEDÊNCIA DE ESPAÇO PARA CAPELA MORTUÁRIA NO DISTRITO DE PINHALZ</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>TIO MARIO</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 11/2018 - INSTALAÇÃO DE UM PONTO DE LUZ E AJUDA COM MATERIAL DE CONSTRUÇÃO PARA CERCAR </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_12.2018_adilio_j._pastorio_-__contrata_RrWxbkx.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_12.2018_adilio_j._pastorio_-__contrata_RrWxbkx.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE OFTALMOLOGISTA PARA ATENDER ALUNOS E PROFESSORES DAS ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_13.2018_jose_clovis_da_silva_-__constr_xLsjGNC.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_13.2018_jose_clovis_da_silva_-__constr_xLsjGNC.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2018 - ESCAVO E CASCALHAMENTO PARA CONSTRUÇÂO DE SILO PARA CARREGAMENTO DE LARANJAS NA PROPRIEDADE.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;APROVA AS CONTAS DE GOVERNO DO SENHOR PREFEITO MUNICIPAL DO MUNICÍPIO DE LIBERATO SALZANO _x0008_</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL 02/2018 APROVA AS CONTAS DE GOVERNO EXERCÍCIO 2016</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 01/2018 "CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PPL 02/2018 &amp;#8220;DISPÕE ACERCA DA REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLL 03/2018 CONCEDE REVISÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO MUNICIPAL </t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLL 04/2018 &amp;#8220;CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL NOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA PROTOCOLO DE INTENÇÕES PARA CONSTITUIR CONSÓRCIO INTERMUNICIPAL DE IFRAESTRUTURA RODOVIÁRIA- CIIR</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO DE CHEFE DE LABORATÓRIO DE ANÁLISES CLÍNICAS</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CESSÃO TEMPORÁRIA DE 01 (UM) SERVIDOR MUNICIPAL, OCUPANTE DE CARGO DE TÉCNICO AGRÍCOLA PARA PRESTAÇÃO DE SERVIÇOS JUNTO A SECRETARIA DA AGRICULTURA, PECUÁRIA E IRRIGAÇÃO DO ESTADO DO RIO GRANDE DO SUL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A DESEMBOLSAR VALORES EM DECORRÊNCIA DO CONTRATO DE RATEIO DE GESTÃO DE RESÍDUOS SÓLIDOS - CIGRES. </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 2.048 QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI 3.510 QUE DISPÕE SOBRE A CONCESSÃO DE DESCONTO NO PAGAMENTO DO ITBI</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PAGAR DARF E DEMAIS DESPESAS DECORRENTES DE CONVÊNIO CONTRAÍDO JUNTO AO MAPA QUE RESULTOU EM PROCESSO DE EXECUÇÃO FISCAL.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PL Nº 10/2018, PRORROGA VIGÊNCIA DE CONVÊNIO COM O COREDE-RV._x000D_
 </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL Nº 011/2018, ALTERA LEI 3515/2017 QUE DISPÕE SOBRE O CONVÊNIO COM O HOSPITAL SANTO ANTONIO DE TENENTE PORTELA </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL EXECUTIVO MUNICIPAL Nº 012 "AUTORIZA O PODER EXECUTIVO A ALTERAR O PADRÃO DO CARGO DE CIRURGIÃO DENTISTA"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL EXECUTIVO MUNICIPAL Nº 013,AUTORIZA FIRMAR CONVÊNIO COM O COREDE-RV</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL 14/2018 AUTORIZA A CEDER EM REGIME DE USO GRATUITO UM VEÍCULO PARA A ÁREA INDÍGENA._x000D_
 </t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 15/2018 "AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAÇÃO DE BENS MÓVEIS".</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 016/2018 "ALTERA O ART. 18 DO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL"</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 17/2018. "DISPÕE SOBRE O SISTEMA DE COLETA SELETIVA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE LIBERATO SALZANO".</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL Nº 018 AUTORIZA A CEDÊNCIA DE UM TRATOR E UM DISTRIBUIDOR DE CALCÁRIO_x000D_
 </t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 019 DO EXECUTIVO MUNICIPAL DEFINE VALOR O AUXILIO FINANCEIRO REPASSADO AO MÉDICO DO PROGRAMA MAIS MÉDICOS</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL EXECUTIVO MUNICIPAL Nº 020 INSTITUI O PROGRAMA CIDADÃO LEGISLADOR_x000D_
 </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL EXECUTIVO MUNICIPAL Nº 021/2018 DENOMINAÇÃO GINÁSIO DE ESPORTES DA COMUNIDADE DE LINHA VITÓRIA_x000D_
 </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL EXECUTIVO MUNICIPAL Nº 022/2018 REPASSE DE RECURSOS A ASSOCIAÇÃO DOS ARTESÕES - BELA ARTE DE LIBERATO SALZANO._x000D_
 </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL EXECUTIVO MUNICIPAL Nº 023 AUTORIZA A CRIAR CARGO CC DE ASSESSOR DA SECRETARIA DA AGRICULTURA</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL EXECUTIVO MUNICIPAL Nº 024 ALTERA REDAÇÃO NO QUADRO DE CARGOS EM COMISSÃO E CRIA O CARGO DE ASSESSOR TÉCNICO QUE SERÁ OCUPADO EXCLUSIVAMENTE POR ESTUDANTE DE ENGENHARIA CIVIL OU ARQUITETURA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL EXECUTIVO MUNICIPAL Nº 025 AUTORIZA A PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL EXECUTIVO MUNICIPAL Nº 026, AUTORIZA O PREFEITO A AUSENTAR-SE DO MUNICÍPIO PARA REALIZAÇÃO DE VIAGEM EM MISSÃO ESTRATÉGICA PARA A CHINA. </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO FUNDO DE ASSISTÊNCIA A SAÚDE DO SERVIDOR &amp;#8211; NFASS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO SALZANENSE DE ESTUDANTES - ASEU</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE TRANSPORTE ESCOLAR NO TERRITÓRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLO EXECUTIVO MUNICIPAL Nº 30/2018 AUTORIZA CONTRATAÇÃO EMERGENCIAL DE UM VETERINÁRIO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLO EXECUTIVO MUNICIPAL Nº 031/2018 DISPÕE SOBRE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DECORRENTES DE DECISÕES JUDICIAIS_x000D_
 </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLO EXECUTIVO MUNICIPAL Nº 032/2018 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLO EXECUTIVO MUNICIPAL Nº 033/2018 ALTERA LEI QUE DISPÕE SOBRE CONCILIAÇÕES, ACORDO, TRANSAÇÕES NAS AÇÕES JUDICIAIS EM QUE O MUNICÍPIO É PARTE.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO DE 2.019</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR OS PADRÕES DE VENCIMENTOS DO CARGO DE SUBPREFEITO E DE CHEFE DE APOIO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS AO CENTRO DE TRADIÇÕES GAÚCHAS CORDEIRO DO PAGO DE LIBERATO SALZANO-RS</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL Nº 037/2018 &amp;#8220;ALTERA O ARTIGO 14 DA LEI 2.223/04, CONTRIBUIÇÃO RPPS - CÁLCULO ATUARIAL.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL Nº 038/2018, &amp;#8220;INSTITUI O PRÊMIO MARCOLINO PAIANO"</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL Nº 039/2018 "AUXILIO PARA CONSTRUÇÃO DE PASSEIOS PÚBLICOS"</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL Nº 040/2018 "INCENTIVO AOS AGENTES COMUNITÁRIOS DE SAÚDE" _x000D_
 </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL EXECUTIVO MUNICIPAL Nº 041/2018 CEDER BENS MÓVEIS EM REGIME DE COMODATO_x000D_
 </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º  DA LEI MUNICIPAL Nº 3.301 DE 29 DE NOVEMBRO DE 2013, JÁ MODIFICADA PELAS LEIS MUNICIPAIS Nº. 3.322/2014, 3.415/2015 E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_043-2018_-_emprego_publico_visita_cAwSHGi.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_043-2018_-_emprego_publico_visita_cAwSHGi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 043, de 18 de outubro de 2018_x000D_
 “CRIA O EMPREGO PÚBLICO DE VISITADOR DO PIM PELO REGIME JURÍDICO CELETISTA, DESTINADOS A ATENDER AO PROGRAMA PRIMEIRA INFÂNCIA MELHOR – PIM, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_044-2018_-_cargos_com_insalubrida_6HP6Gtn.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_044-2018_-_cargos_com_insalubrida_6HP6Gtn.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 044, de 18 de outubro de 2018._x000D_
 “DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI MUNICIPAL Nº 3390 DE 02 DE MARÇO DE 2015, INSERE O § 1º, INCISOS E ALÍNEAS E ATUALIZA AS ATIVIDADES INSALUBRES E PERIGOSAS E SEUS PERCENTUAIS PARA EFEITOS DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE, CONFORME LAUDOS TÉCNICOS ANEXOS A ESTA LEI”.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_045-2018_-_altera_lei_1242_do_con_myafQNB.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_045-2018_-_altera_lei_1242_do_con_myafQNB.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 045, de 18 de outubro de 2018._x000D_
 “DÁ NOVA REDAÇÃO AO CAPUT, INCISOS E PARÁGRAFOS DO ARTIGO 3º DA LEI MUNICIPAL Nº 1242 DE 21 DE OUTUBRO DE 1994”.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_046-2018_-_loa_2019.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_046-2018_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 046 de 19 de outubro de 2018._x000D_
 “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE 2019”</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_047-2018_-_convenio_corsan.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_047-2018_-_convenio_corsan.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 047, de 31 de outubro de 2018_x000D_
 AUTORIZA A REALIZAÇÃO DE CONVÊNIOS DE COOPERAÇÃO COM O ESTADO DO RIO GRANDE DO SUL E COM A AGÊNCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RIO GRANDE DO SUL – AGERGS, A CELEBRAÇÃO DE CONTRATO DE PROGRAMA COM A CORSAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_048-2018_-_lei_da_procuradoria.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_048-2018_-_lei_da_procuradoria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 048, de 01 de novembro de 2018._x000D_
 “ALTERA A LEI MUNICIPAL Nº 3.495, DE 25 DE ABRIL DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_049-2018_-_cedencia_em_comodato_a_OSvtEUz.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_049-2018_-_cedencia_em_comodato_a_OSvtEUz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 049 de 01 de novembro de 2018._x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL CEDER EM COMODATO GRATUITO BENS DO MUNICÍPIO A AGROINDÚSTRIA ALEFIN JÚNIOR FOCHEZATTO E A ASSOCIAÇÃO DOS CITRICULTORES DE LIBERATO SALZANO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_050-2018_-_contratar_operacao_de_credito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_050-2018_-_contratar_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 050 de 01 de novembro de 2018._x000D_
 "AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM INSTITUIÇÃO FINANCEIRA CONVENIADA COM O PROGRAMA AVANÇAR CIDADES - MOBILIDADE URBANA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_051-2018_-_comodato_de_terreno.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_051-2018_-_comodato_de_terreno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 051, de 01 de novembro de 2018_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PROCEDIMENTO LICITATÓRIO, SOB A MODALIDADE CONCORRÊNCIA, VISANDO À CONCESSÃO EM REGIME DE COMODATO PARA USO DE TERRENO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_052-2018_-_comodato_de_maquinas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_052-2018_-_comodato_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 052, de 12 de novembro de 2018_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL CEDER EM REGIME DE COMODATO GRATUITO, BENS MÓVEIS DE PROPRIEDADE DESTE MUNICÍPIO E BENS RECEBIDOS EM CESSÃO DE USO PELO ESTADO DO RIO GRANDE DO SUL PARA GRUPOS DE AGRICULTORES, ESTABELECE CRITÉRIOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_053-2018_-_processo_seletivo_naab_nasf.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_053-2018_-_processo_seletivo_naab_nasf.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 053, de 26 de novembro de 2018._x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS, PARA ATENDER OS PROGRAMAS NAAB E NASF, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_054-2018_-_criacao_extincao_aumen_g8MuKoG.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_054-2018_-_criacao_extincao_aumen_g8MuKoG.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 054, de 26 de novembro de 2018_x000D_
 “CRIA E EXTINGUE CARGOS DE PROVIMENTO EFETIVO, ALTERA PADRÕES DE VENCIMENTO, ALTERA ATRIBUIÇÕES E REQUISITOS PARA PROVIMENTO DE CARGOS, REVOGA LEIS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_055-2018_-_criacao_extincao_aumen_o6cK1OG.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_055-2018_-_criacao_extincao_aumen_o6cK1OG.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 055, de 26 de novembro de 2018_x000D_
 “CRIA CARGOS E EXTINGUE CARGOS DE PROVIMENTO EM COMISSÃO, ALTERA PADRÕES DE VENCIMENTO DE CARGOS EM COMISSÃO, CRIA FUNÇÃO GRATIFICADA, REVOGA LEIS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_056-2018_-_troca_de_servicos_de_t_rNmssOu.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_056-2018_-_troca_de_servicos_de_t_rNmssOu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 056, de 26 de novembro de 2018. "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO ENTRE OS MUNICÍPIOS DA REGIÃO DA AMZOP E CELEIRO, PARA TROCA DE SERVIÇOS DE TRANSPORTE DE PACIENTES, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_057-2018_-_nota_fiscal_eletronica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_057-2018_-_nota_fiscal_eletronica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 057, de 26 de novembro de 2018._x000D_
 “INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA – NFS-E, SOBRE A GERAÇÃO E UTILIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS PARA TOMADORES DE SERVIÇOS NO MUNICÍPIO DE LIBERATO SALZANO E DÁ OUTRAS PROVIDÊNCIAS ”.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_058-2018_-_auxilio_financeiro_mai_9QodHNs.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_058-2018_-_auxilio_financeiro_mai_9QodHNs.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 058, de 14 de dezembro de 2018_x000D_
 “DEFINE O VALOR DOS AUXÍLIOS FINANCEIROS QUE SERÃO REPASSADOS, NO ANO DE 2019, AO MÉDICO QUE ATUA EM NOSSO MUNICÍPIO ATRAVÉS DO PROJETO MAIS MÉDICOS PARA O BRASIL, NOS TERMOS DA LEI MUNICIPAL Nº 3.316, DE 07 DE FEVEREIRO DE 2014, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_059-2018_-_prorrogacao_dos_contra_UuYd5Cz.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_059-2018_-_prorrogacao_dos_contra_UuYd5Cz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 059, de 14 de dezembro de 2018._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE CONTRATOS TEMPORÁRIOS, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_060-2018_-_corede.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_060-2018_-_corede.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 060, de 17 de dezembro de 2018._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONVÊNIO FIRMADO COM O COREDE-RV NOS TERMOS DA LEI MUNICIPAL Nº 3.552, DE 25 DE ABRIL DE 2018, BEM COMO A REPASSAR VERBAS PARA VIABILIZAR O PAGAMENTO DAS DESPESAS DE MANUTENÇÃO DAS ATIVIDADES DO CONSELHO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>RI 01-2018 CÓPIA DAS ATAS DO CONSELHO AGROPECUÁRIO DO ANO DE 2017</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA VEREADOR MAGRÃO - MÊS DE SETEMBRO</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/527/01.2018_requerimento_para_vereador_viajar_a_bras_ICgRuAE.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/527/01.2018_requerimento_para_vereador_viajar_a_bras_ICgRuAE.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA Nº 01/2018 PARA VIAGEM A BRASÍLIA-DF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1388,68 +1388,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_12.2018_adilio_j._pastorio_-__contrata_RrWxbkx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_13.2018_jose_clovis_da_silva_-__constr_xLsjGNC.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_043-2018_-_emprego_publico_visita_cAwSHGi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_044-2018_-_cargos_com_insalubrida_6HP6Gtn.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_045-2018_-_altera_lei_1242_do_con_myafQNB.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_046-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_047-2018_-_convenio_corsan.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_048-2018_-_lei_da_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_049-2018_-_cedencia_em_comodato_a_OSvtEUz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_050-2018_-_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_051-2018_-_comodato_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_052-2018_-_comodato_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_053-2018_-_processo_seletivo_naab_nasf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_054-2018_-_criacao_extincao_aumen_g8MuKoG.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_055-2018_-_criacao_extincao_aumen_o6cK1OG.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_056-2018_-_troca_de_servicos_de_t_rNmssOu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_057-2018_-_nota_fiscal_eletronica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_058-2018_-_auxilio_financeiro_mai_9QodHNs.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_059-2018_-_prorrogacao_dos_contra_UuYd5Cz.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_060-2018_-_corede.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/527/01.2018_requerimento_para_vereador_viajar_a_bras_ICgRuAE.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_12.2018_adilio_j._pastorio_-__contrata_RrWxbkx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_13.2018_jose_clovis_da_silva_-__constr_xLsjGNC.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_043-2018_-_emprego_publico_visita_cAwSHGi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_044-2018_-_cargos_com_insalubrida_6HP6Gtn.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_045-2018_-_altera_lei_1242_do_con_myafQNB.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_046-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_047-2018_-_convenio_corsan.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_048-2018_-_lei_da_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_049-2018_-_cedencia_em_comodato_a_OSvtEUz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_050-2018_-_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_051-2018_-_comodato_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_052-2018_-_comodato_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_053-2018_-_processo_seletivo_naab_nasf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_054-2018_-_criacao_extincao_aumen_g8MuKoG.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_055-2018_-_criacao_extincao_aumen_o6cK1OG.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_056-2018_-_troca_de_servicos_de_t_rNmssOu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_057-2018_-_nota_fiscal_eletronica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_058-2018_-_auxilio_financeiro_mai_9QodHNs.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_059-2018_-_prorrogacao_dos_contra_UuYd5Cz.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_060-2018_-_corede.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2018/527/01.2018_requerimento_para_vereador_viajar_a_bras_ICgRuAE.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>