--- v0 (2026-01-16)
+++ v1 (2026-06-01)
@@ -54,775 +54,775 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>OSMAR ANTONIO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/649/indicacao_01.2020_osmar_casagrande_-_caixa_dagua_linha_xisto.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/649/indicacao_01.2020_osmar_casagrande_-_caixa_dagua_linha_xisto.pdf</t>
   </si>
   <si>
     <t>Indicação 01/2020 Caixa d'água para a Linha Xisto</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/650/indicacao_02.2020_osmar_casagrande_-_estrada_valentin_filipini.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/650/indicacao_02.2020_osmar_casagrande_-_estrada_valentin_filipini.pdf</t>
   </si>
   <si>
     <t>Indicação 02/2020 Abertura de estrada Valentin Filipini</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARILEI MARCOLAN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/654/indicacao_03.2020_marilei_marcolan_-_colocacao_de_po_de_brita_nos_arredores_do_campo_municipal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/654/indicacao_03.2020_marilei_marcolan_-_colocacao_de_po_de_brita_nos_arredores_do_campo_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação 03/2020 Indicando a colocação de pó de brita nos arredores do campo municipal</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/655/indicacao_04.2020_marilei_marcolan_-_plantio_de_hortencias_juntos_a_rs_143.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/655/indicacao_04.2020_marilei_marcolan_-_plantio_de_hortencias_juntos_a_rs_143.pdf</t>
   </si>
   <si>
     <t>Indicação 04/2020 Indicando o plantio de hortências junto às margens da RS 143</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_05.2020_osmar_casagrande_-_poco_artesiano_31_de_marco.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_05.2020_osmar_casagrande_-_poco_artesiano_31_de_marco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 05/2020 - PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DA LINHA 31 DE MARÇO</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ANTONIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_06.2020_antonio_e_amarildo_-_horas_maquina_com_gobi_e_trator_na_area_indigena.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_06.2020_antonio_e_amarildo_-_horas_maquina_com_gobi_e_trator_na_area_indigena.pdf</t>
   </si>
   <si>
     <t>Indicação 06/2020 - Hora máquina com trator e gobi na Área Indígena.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_07.2020_antonio_e_amarildo_-_caixa_d_agua_na_area_indigena.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_07.2020_antonio_e_amarildo_-_caixa_d_agua_na_area_indigena.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2020 Caixa d'água comunidade da Área Indígena</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/682/indicacao_08.2020_milton_-_iluminacao_da_pista_de_caminhada.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/682/indicacao_08.2020_milton_-_iluminacao_da_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2020 Indicando que o Poder Executivo Municipal  providencie a iluminação da pista de caminhada, construída recentemente, próximo ao Campo de futebol do nosso município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/665/mocao_no_01.2020_apoio_aos_professores_estaduais.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/665/mocao_no_01.2020_apoio_aos_professores_estaduais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 01/2020 MOÇÃO DE APOIO AO PAGAMENTO DOS SALÁRIOS DOS(AS) TRABALHADORES(AS) GREVISTAS DA REDE ESTADUAL DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PLL 01/2020 "CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_do_legislativo_no_02.2020_revisao_dos_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_do_legislativo_no_02.2020_revisao_dos_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>PLL 02/2020 “DISPÕE ACERCA DA REVISÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_do_legislativo_no_03.2020_revisao_dos_subsidios_do_prefeito_e_vice-prefeito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_do_legislativo_no_03.2020_revisao_dos_subsidios_do_prefeito_e_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>PLL 03/2020 “CONCEDE REVISÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_de_lei_do_legislativo_no_04.2020_revisao_dos_subsidios_secretarios_municipais.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_de_lei_do_legislativo_no_04.2020_revisao_dos_subsidios_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>PLL 04/2020 “CONCEDE REVISÃO GERAL ANUAL NOS SUBSIDIOS DOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/668/projeto_de_lei_do_legislativo_no_05.2020_denominacao_de_ponte_sobre_o_rio_marcolino.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/668/projeto_de_lei_do_legislativo_no_05.2020_denominacao_de_ponte_sobre_o_rio_marcolino.pdf</t>
   </si>
   <si>
     <t>PLL 05/2020 “DENOMINA PONTE DA RUA VOLUNTÁRIOS DA PÁTRIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_do_legislativo_no_06.2020_fixacao_dos_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_do_legislativo_no_06.2020_fixacao_dos_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>PLL 06/2020 "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIBERATO SALZANO/RS PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_do_legislativo_no_07.2020_fixacao_dos_subsidios_do_prefeito_e_do_vice-prefeito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_do_legislativo_no_07.2020_fixacao_dos_subsidios_do_prefeito_e_do_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>PLL 07/2020 "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO MUNICIPAL PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_do_legislativo_no_08.2020_fixacao_dos_subsidios_dos_secretarios_municipais..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_do_legislativo_no_08.2020_fixacao_dos_subsidios_dos_secretarios_municipais..pdf</t>
   </si>
   <si>
     <t>PLL 08/2020 "DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_001-2020_-_cria_mais_um_cargo_de_emfermeiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_001-2020_-_cria_mais_um_cargo_de_emfermeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 01, de 09 de janeiro de 2020._x000D_
 “AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CRIAR UM CARGO EFETIVO DE ENFERMEIRO JUNTO AO QUADRO DE SERVIDORES EFETIVOS CONSTANTES NA LEI MUNICIPAL 933 DE 28 DE JUNHO DE 1991”</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_de_lei_002-2020_-_cedencia_de_servidor_para_ahclisa.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_de_lei_002-2020_-_cedencia_de_servidor_para_ahclisa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 02, de 09 de janeiro de 2020_x000D_
 “AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CELEBRAR ACORDO DE COOPERAÇÃO COM ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA DE LIBERATO SALZANO - AHCLISA PARA CEDÊNCIA DE UM SERVIDOR EFETIVO”</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_de_lei_003-2020_-_piso_salarial_dos_professores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_de_lei_003-2020_-_piso_salarial_dos_professores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 003, de 22 de janeiro de 2020._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_004-2020_-_abre_credito_adicional_suplementar_agricultura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_004-2020_-_abre_credito_adicional_suplementar_agricultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 004, de 22 de janeiro de 2020._x000D_
 “ABRE CREDITO ADICIONAL/SUPLEMENTAR – ORIGINÁRIO DO ORÇAMENTO GERAL NO ORÇAMENTO/PROGRAMA 2020”</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_005-2020_-_cria_mais_cargos_de_fonoaudiologo_e_monitor_escolar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_005-2020_-_cria_mais_cargos_de_fonoaudiologo_e_monitor_escolar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 05, de 22 de janeiro de 2020._x000D_
 “AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CRIAR UM CARGO EFETIVO DE FONOAUDIÓLOGO E QUATRO CARGOS DE MONITOR ESCOLAR JUNTO AO QUADRO DE SERVIDORES EFETIVOS CONSTANTES NA LEI MUNICIPAL 933 DE 28 DE JUNHO DE 1991”</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_006-2020_-_aumento_auxilio_mais_medicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_006-2020_-_aumento_auxilio_mais_medicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 06, de 22 de janeiro de 2020._x000D_
 “DEFINE O VALOR DOS AUXÍLIOS FINANCEIROS QUE SERÃO REPASSADOS, NO ANO DE 2020, AO MÉDICO QUE ATUA EM NOSSO MUNICÍPIO ATRAVÉS DO PROJETO MAIS MÉDICOS PARA O BRASIL, NOS TERMOS DA LEI MUNICIPAL Nº 3.316, DE 07 DE FEVEREIRO DE 2014, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_007-2020_-_aumento_de_padroes_e_criacao_de_fg_junta_militar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_007-2020_-_aumento_de_padroes_e_criacao_de_fg_junta_militar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 07, de 22 de janeiro de 2020._x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR PADRÕES DE VENCIMENTOS DOS CARGOS EM COMISSÃO E CARGOS EFETIVOS QUE ESPECIFICA, ALTERA CARGA HORÁRIA DO CARGO DE COORDENADOR DO PIM, CRIA FUNÇÃO GRATIFICADA DE SECRETÁRIO DA JUNTA DE SERVIÇO MILITAR E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_008-2020_-_leilao_equipamentos_de_leite_trator_e_cadeiras_de_dentista.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_008-2020_-_leilao_equipamentos_de_leite_trator_e_cadeiras_de_dentista.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 08, de 22 de janeiro de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS AO MUNICÍPIO ATRAVÉS DE LEILÃO PÚBLICO CONFORME OS DITAMES DA LEI FEDERAL 8.666/1993 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_009-2020_-_contratacao_emergencial_agente_comunitario_de_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_009-2020_-_contratacao_emergencial_agente_comunitario_de_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 09, de 14 de fevereiro de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 02 (DOIS) AGENTES COMUNITÁRIOS DE SAÚDE EM CARÁTER EMERGENCIAL E TEMPORÁRIO E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO”</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_010-2020_-_altera_lei_do_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_010-2020_-_altera_lei_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 10, de 14 de fevereiro de 2020_x000D_
 “ALTERA A REDAÇÃO DO ARTIGO 12 DA LEI MUNICIPAL N° 2.048, DE 25 DE ABRIL DE 2003”</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_011-2020_-_extingue_ciir.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_011-2020_-_extingue_ciir.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 11, de 14 de fevereiro de 2020_x000D_
 “RATIFICA O INSTRUMENTO APROVADO PELA ASSEMBLEIA GERAL, PARA A EXTINÇÃO DE CONTRATO DO CONSÓRCIO INTERMUNICIPAL DE INFRAESTRUTURA RODOVIÁRIA - CIIR, NOS TERMOS DA LEI FEDERAL Nº 11.107, DE 6 DE ABRIL DE 2005, E DO DECRETO FEDERAL Nº 6.017, DE 17 DE JANEIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_012-2020_-_nova_lei_avancar_cidades.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_012-2020_-_nova_lei_avancar_cidades.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 12, de 02 de março de 2020_x000D_
 “REVOGA A LEI MUNICIPAL Nº 3.610, DE 12 DE ABRIL DE 2019, E AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_013-2020_-_altera_lei_3515.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_013-2020_-_altera_lei_3515.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 13, de 02 de março de 2020_x000D_
 “ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 3º DA LEI MUNICIPAL Nº 3.515 DE 08 DE AGOSTO DE 2017”</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_014-2020_-_contratacao_fisioterapeuta_nasf.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_014-2020_-_contratacao_fisioterapeuta_nasf.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 014, de 02 de março de 2020._x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA DE UM FISIOTERAPEUTA PARA ATENDER O PROGRAMA NASF, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO"</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_015-2020_-_revisao_geral_anual_2020.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_015-2020_-_revisao_geral_anual_2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 015, de 06 de março de 2020._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES EFETIVOS E COMISSIONADOS DO QUADRO GERAL DO PODER EXECUTIVO MUNICIPAL, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, OS PROVENTOS DOS APOSENTADOS E PENSIONISTAS”</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_016-2020_-_contratacao_emergencial_visitador_do_pim.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_016-2020_-_contratacao_emergencial_visitador_do_pim.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 16, de 16 de março de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 03 (TRÊS) VISITADORES DO PIM EM CARÁTER EMERGENCIAL E TEMPORÁRIO E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO”</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_017-2020_-_repasse_hospital_santo_antonio_tenente_portela.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_017-2020_-_repasse_hospital_santo_antonio_tenente_portela.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 17, de 07 de abril de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSO FINANCEIRO AO HOSPITAL SANTO ANTÔNIO DE TENENTE PORTELA, NO AUXÍLIO AO CUSTEIO NO COMBATE E PREVENÇÃO AO COVID-19”</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_018-2020_-_nome_das_ruas_loteamento_dalla_cort.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_018-2020_-_nome_das_ruas_loteamento_dalla_cort.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 18, de 07 de abril de 2020_x000D_
 “DISPÕE SOBRE A DENOMINAÇÃO DAS RUAS SITUADAS NO LOTEAMENTO DALLACORT”</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_019-2020_-_altera_fundo_rpps.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_019-2020_-_altera_fundo_rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 19, de 20 de abril de 2020_x000D_
 “ALTERA A REDAÇÃO DO § 3º DO ARTIGO 13 DA LEI MUNICIPAL Nº 2.223 DE 19 DE NOVEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_020-2020_-_convenio_consin_testes_covid.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_020-2020_-_convenio_consin_testes_covid.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 20, de 11 de maio de 2020_x000D_
 “AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A FIRMAR CONVÊNIO COM O CONSÓRCIO DE SAÚDE INTERMUNICIPAL – CONSIM COM O INTUITO DE UNIR ESFORÇOS PARA O ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS – COVID-19”</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_021-2020_-_repasse_para_hospitais_-_covid19.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_021-2020_-_repasse_para_hospitais_-_covid19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 20, de 19 de maio de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRIBUIÇÃO MENSAL EXTRAORDINÁRIA EM FAVOR DA ASSOCIAÇÃO DOS MUNICÍPIOS DA ZONA DA PRODUÇÃO – AMZOP, PARA SUBSIDIAR AÇÕES DE COMBATE AO NOVO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_022-2020_-_suplementacao_-_pontes.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_022-2020_-_suplementacao_-_pontes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 22, de 20 de maio de 2020_x000D_
 “ABRE CRÉDITO ADICIONAL/SUPLEMENTAR – ORIGINÁRIO DO ORÇAMENTO GERAL NO ORÇAMENTO/PROGRAMA 2020”</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_023-2020_-_leilao_rolo_compactador.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_023-2020_-_leilao_rolo_compactador.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 23, de 26 de maio de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENAÇÃO DE BEM MÓVEL INSERVÍVEL AO MUNICÍPIO ATRAVÉS DE LEILÃO PÚBLICO CONFORME OS DITAMES DA LEI FEDERAL 8.666/1993”</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_024-2020_-_recebimento_de_doacoes_canta_liberato.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_024-2020_-_recebimento_de_doacoes_canta_liberato.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 024, de 18 de junho de 2020_x000D_
 “AUTORIZA O MUNICÍPIO A RECEBER DOAÇÕES EM DINHEIRO PARA A REALIZAÇÃO DO EVENTO CANTA LIBERATO 2020”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_025-2020_-_altera_aliquota_previdenciaria_e_transfere_responsabilidades_de_beneficios_temporarios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_025-2020_-_altera_aliquota_previdenciaria_e_transfere_responsabilidades_de_beneficios_temporarios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 025, de 29 de junho de 2020_x000D_
 “ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 2223, DE 19 DE NOVEMBRO DE 2004, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE LIBERATO SALZANO, VISANDO A ADEQUAÇÃO DA ALÍQUOTA DE CONTRIBUIÇÃO PREVIDENCIÁRIA DOS SERVIDORES PÚBLICOS MUNICIPAIS AO DETERMINADO PELA EMENDA CONSTITUCIONAL Nº 103/2019 E TRANSFERE PARA O ENTE MUNICIPAL À RESPONSABILIDADE PELO PAGAMENTO DE BENEFÍCIOS TEMPORÁRIOS NOS TERMOS EXIGIDOS PELA EC. N° 103/2019 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_026-2020_-_recebimento_de_materiais_para_construcao_de_ponte_com_trindade_do_sul.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_026-2020_-_recebimento_de_materiais_para_construcao_de_ponte_com_trindade_do_sul.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 026, de 03 de julho de 2020_x000D_
 “AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A RECEBER DO MUNICÍPIO DE TRINDADE DO SUL, TUBOS DE CONCRETO ARMADO PARA CONSTRUÇÃO DE PONTILHÃO ENTRE A DIVISA DOS DOIS MUNICÍPIOS”</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_027-2020_-_plano_cigres.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_027-2020_-_plano_cigres.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 027, de 03 de julho de 2020_x000D_
 “INSTITUI O PLANO INTERMUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS, COMPREENDENDO OS SERVIÇOS DE LIMPEZA URBANA E MANEJO DE RESÏDUOS SÓLIDOS, BEM COMO A GESTÃO INTEGRADA DESSES RESÍDUOS”</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/660/projeto_de_lei_028-2020_-_ldo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/660/projeto_de_lei_028-2020_-_ldo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 028, de 07 de julho de 2020_x000D_
 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO DE 2021”</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/661/projeto_de_lei_029-2020_-_suplementacao_para_ambulancia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/661/projeto_de_lei_029-2020_-_suplementacao_para_ambulancia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 029, de 20 de julho de 2020_x000D_
 “ABRE CREDITO ADICIONAL/EXTRAORDINÁRIO ABERTOS NO ORÇAMENTO/PROGRAMA 2020”</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_030-2020_-_altera_artigo_25_da_lei_2048.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_030-2020_-_altera_artigo_25_da_lei_2048.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 030, de 05 de agosto de 2020_x000D_
 “ALTERA REDAÇÃO DOS INCISOS DO ARTIGO 25 DA LEI MUNICIPAL 2.048/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL”</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_031-2020_-_prorrogacao_de_contrato.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_031-2020_-_prorrogacao_de_contrato.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 031, de 05 de agosto de 2020_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE CONTRATO TEMPORÁRIO DE UM PROFESSOR DE EDUCAÇÃO FÍSICA”</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_032-2020_-_revoga_lei_3504-2017.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_032-2020_-_revoga_lei_3504-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 032, de 25 de setembro de 2020_x000D_
 “REVOGA LEI MUNICIPAL 3.504, DE 16 DE JUNHO DE 2017 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO SOCIAL À ASSOCIAÇÃO DE COMUNICAÇÃO COMUNITÁRIA EDUCATIVA CULTURAL SALZANENSE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_033-2020_-_suplementacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_033-2020_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 033, de 25 de setembro de 2020_x000D_
 “TRANSFERE DOTAÇÃO ORÇAMENTÁRIA – MESMA ENTIDADE NO ORÇAMENTO PROGRAMA 2020”</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_034-2020_-_concorrencia_galpao_e_terreno.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_034-2020_-_concorrencia_galpao_e_terreno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 034, de 19 de outubro de 2020_x000D_
 “AUTORIZA CONCESSÃO DE DIREITO REAL DE USO, COM ENCARGOS, DE IMÓVEIS QUE ESPECIFICA, VISANDO A IMPLANTAÇÃO OU EXPANSAO DE EMPREENDIMENTOS NO MUNICÍPIO DE LIBERATO SALZANO, MEDIANTE LICITAÇÃO NA MODALIDADE CONCORRÊNCIA”</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_035-2020_-_loa_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_035-2020_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 035, de 23 de outubro de 2020_x000D_
 “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE 2021”</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_036-2020_-_ciptea.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_036-2020_-_ciptea.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 036, de 09 de novembro de 2020_x000D_
 “INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA), EXCLUSIVAMENTE NO ÂMBITO DO MUNICÍPIO DE LIBERATO SALZANO”</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_037-2020_-_convenio_ufsm_compra_de_testes_covid.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_037-2020_-_convenio_ufsm_compra_de_testes_covid.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 037, de 10 de dezembro de 2020_x000D_
 “AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A FIRMAR CONVÊNIO COM A FUNDAÇÃO DE APOIO À TECNOLOGIA E CIÊNCIA - FATEC EM VIRTUDE DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS – COVID-19”</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_038-2020_repasse_tenente_portela.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_038-2020_repasse_tenente_portela.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 038, de 21 de dezembro de 2020_x000D_
 “ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 3º DA LEI MUNICIPAL Nº 3.515 DE 08 DE AGOSTO DE 2017”.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 039, de 18 de dezembro de 2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXILIO FINANCEIRO À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA DE LIBERATO SALZANO (AHCLISA)."</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_de_lei_040-2020_vrm_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_de_lei_040-2020_vrm_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 040, de 21 de dezembro de 2020_x000D_
 “ALTERA PARA O EXERCÍCIO DE 2021 O PARÁGRAFO ÚNICO DO ARTIGO 126 DO CÓDIGO TRIBUTÁRIO MUNICIPAL DO MUNICIPIO DE LIBERATO SALZANO-RS”</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/647/requerimento_1-2020_ver_antonio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/647/requerimento_1-2020_ver_antonio.pdf</t>
   </si>
   <si>
     <t>RI 01/2020 Cópia dos Doc. que legalizam a concessão das torres para serem usadas pela empresa VIVA TELECOMUNICAÇÕES LTDA ME</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_2-2020_ver_antonio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_2-2020_ver_antonio.pdf</t>
   </si>
   <si>
     <t>RI 02/2020 Cópia dos documentos de concessão do abatedouro municipal</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/681/requerimento_3-2020_ver_edelar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/681/requerimento_3-2020_ver_edelar.pdf</t>
   </si>
   <si>
     <t>RI 03/2020  Que o Poder Executivo Municipal disponibilize cópia das notas fiscais dos serviços de Táxi efetuados para o município, nos últimos quatro anos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1129,68 +1129,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/649/indicacao_01.2020_osmar_casagrande_-_caixa_dagua_linha_xisto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/650/indicacao_02.2020_osmar_casagrande_-_estrada_valentin_filipini.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/654/indicacao_03.2020_marilei_marcolan_-_colocacao_de_po_de_brita_nos_arredores_do_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/655/indicacao_04.2020_marilei_marcolan_-_plantio_de_hortencias_juntos_a_rs_143.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_05.2020_osmar_casagrande_-_poco_artesiano_31_de_marco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_06.2020_antonio_e_amarildo_-_horas_maquina_com_gobi_e_trator_na_area_indigena.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_07.2020_antonio_e_amarildo_-_caixa_d_agua_na_area_indigena.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/682/indicacao_08.2020_milton_-_iluminacao_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/665/mocao_no_01.2020_apoio_aos_professores_estaduais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_do_legislativo_no_02.2020_revisao_dos_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_do_legislativo_no_03.2020_revisao_dos_subsidios_do_prefeito_e_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_de_lei_do_legislativo_no_04.2020_revisao_dos_subsidios_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/668/projeto_de_lei_do_legislativo_no_05.2020_denominacao_de_ponte_sobre_o_rio_marcolino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_do_legislativo_no_06.2020_fixacao_dos_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_do_legislativo_no_07.2020_fixacao_dos_subsidios_do_prefeito_e_do_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_do_legislativo_no_08.2020_fixacao_dos_subsidios_dos_secretarios_municipais..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_001-2020_-_cria_mais_um_cargo_de_emfermeiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_de_lei_002-2020_-_cedencia_de_servidor_para_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_de_lei_003-2020_-_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_004-2020_-_abre_credito_adicional_suplementar_agricultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_005-2020_-_cria_mais_cargos_de_fonoaudiologo_e_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_006-2020_-_aumento_auxilio_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_007-2020_-_aumento_de_padroes_e_criacao_de_fg_junta_militar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_008-2020_-_leilao_equipamentos_de_leite_trator_e_cadeiras_de_dentista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_009-2020_-_contratacao_emergencial_agente_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_010-2020_-_altera_lei_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_011-2020_-_extingue_ciir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_012-2020_-_nova_lei_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_013-2020_-_altera_lei_3515.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_014-2020_-_contratacao_fisioterapeuta_nasf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_015-2020_-_revisao_geral_anual_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_016-2020_-_contratacao_emergencial_visitador_do_pim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_017-2020_-_repasse_hospital_santo_antonio_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_018-2020_-_nome_das_ruas_loteamento_dalla_cort.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_019-2020_-_altera_fundo_rpps.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_020-2020_-_convenio_consin_testes_covid.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_021-2020_-_repasse_para_hospitais_-_covid19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_022-2020_-_suplementacao_-_pontes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_023-2020_-_leilao_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_024-2020_-_recebimento_de_doacoes_canta_liberato.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_025-2020_-_altera_aliquota_previdenciaria_e_transfere_responsabilidades_de_beneficios_temporarios.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_026-2020_-_recebimento_de_materiais_para_construcao_de_ponte_com_trindade_do_sul.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_027-2020_-_plano_cigres.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/660/projeto_de_lei_028-2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/661/projeto_de_lei_029-2020_-_suplementacao_para_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_030-2020_-_altera_artigo_25_da_lei_2048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_031-2020_-_prorrogacao_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_032-2020_-_revoga_lei_3504-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_033-2020_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_034-2020_-_concorrencia_galpao_e_terreno.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_035-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_036-2020_-_ciptea.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_037-2020_-_convenio_ufsm_compra_de_testes_covid.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_038-2020_repasse_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_de_lei_040-2020_vrm_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/647/requerimento_1-2020_ver_antonio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_2-2020_ver_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/681/requerimento_3-2020_ver_edelar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/649/indicacao_01.2020_osmar_casagrande_-_caixa_dagua_linha_xisto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/650/indicacao_02.2020_osmar_casagrande_-_estrada_valentin_filipini.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/654/indicacao_03.2020_marilei_marcolan_-_colocacao_de_po_de_brita_nos_arredores_do_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/655/indicacao_04.2020_marilei_marcolan_-_plantio_de_hortencias_juntos_a_rs_143.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_05.2020_osmar_casagrande_-_poco_artesiano_31_de_marco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_06.2020_antonio_e_amarildo_-_horas_maquina_com_gobi_e_trator_na_area_indigena.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_07.2020_antonio_e_amarildo_-_caixa_d_agua_na_area_indigena.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/682/indicacao_08.2020_milton_-_iluminacao_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/665/mocao_no_01.2020_apoio_aos_professores_estaduais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_do_legislativo_no_02.2020_revisao_dos_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_do_legislativo_no_03.2020_revisao_dos_subsidios_do_prefeito_e_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/641/projeto_de_lei_do_legislativo_no_04.2020_revisao_dos_subsidios_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/668/projeto_de_lei_do_legislativo_no_05.2020_denominacao_de_ponte_sobre_o_rio_marcolino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_do_legislativo_no_06.2020_fixacao_dos_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_do_legislativo_no_07.2020_fixacao_dos_subsidios_do_prefeito_e_do_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_do_legislativo_no_08.2020_fixacao_dos_subsidios_dos_secretarios_municipais..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_001-2020_-_cria_mais_um_cargo_de_emfermeiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/624/projeto_de_lei_002-2020_-_cedencia_de_servidor_para_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/625/projeto_de_lei_003-2020_-_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_004-2020_-_abre_credito_adicional_suplementar_agricultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_005-2020_-_cria_mais_cargos_de_fonoaudiologo_e_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_006-2020_-_aumento_auxilio_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_007-2020_-_aumento_de_padroes_e_criacao_de_fg_junta_militar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_008-2020_-_leilao_equipamentos_de_leite_trator_e_cadeiras_de_dentista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_009-2020_-_contratacao_emergencial_agente_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_010-2020_-_altera_lei_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_011-2020_-_extingue_ciir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_012-2020_-_nova_lei_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_013-2020_-_altera_lei_3515.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_014-2020_-_contratacao_fisioterapeuta_nasf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_015-2020_-_revisao_geral_anual_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_016-2020_-_contratacao_emergencial_visitador_do_pim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_017-2020_-_repasse_hospital_santo_antonio_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_018-2020_-_nome_das_ruas_loteamento_dalla_cort.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_019-2020_-_altera_fundo_rpps.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_020-2020_-_convenio_consin_testes_covid.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_021-2020_-_repasse_para_hospitais_-_covid19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_022-2020_-_suplementacao_-_pontes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_023-2020_-_leilao_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_024-2020_-_recebimento_de_doacoes_canta_liberato.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_025-2020_-_altera_aliquota_previdenciaria_e_transfere_responsabilidades_de_beneficios_temporarios.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_026-2020_-_recebimento_de_materiais_para_construcao_de_ponte_com_trindade_do_sul.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_027-2020_-_plano_cigres.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/660/projeto_de_lei_028-2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/661/projeto_de_lei_029-2020_-_suplementacao_para_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_030-2020_-_altera_artigo_25_da_lei_2048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_031-2020_-_prorrogacao_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_032-2020_-_revoga_lei_3504-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_033-2020_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_034-2020_-_concorrencia_galpao_e_terreno.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_035-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_036-2020_-_ciptea.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_037-2020_-_convenio_ufsm_compra_de_testes_covid.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_038-2020_repasse_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_de_lei_040-2020_vrm_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/647/requerimento_1-2020_ver_antonio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_2-2020_ver_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2020/681/requerimento_3-2020_ver_edelar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>