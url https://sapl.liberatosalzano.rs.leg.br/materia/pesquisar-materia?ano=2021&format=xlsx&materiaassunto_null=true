--- v0 (2025-11-28)
+++ v1 (2026-06-01)
@@ -54,1489 +54,1489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_01.2021_magrao_-_melhorias_pontes_varzea_grande.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_01.2021_magrao_-_melhorias_pontes_varzea_grande.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE MELHORIAS NAS PONTES DA COMUNIDADE DA LINHA VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Altair Garcia</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_02.2021_altair_-_iluminacao_publica_comunidade_indigena.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_02.2021_altair_-_iluminacao_publica_comunidade_indigena.pdf</t>
   </si>
   <si>
     <t>Indicação nº 02/2021 Iluminação pública na comunidade indígena.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Djonas Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_03.2021_djonas_-_ponte_trindade_do_sul.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_03.2021_djonas_-_ponte_trindade_do_sul.pdf</t>
   </si>
   <si>
     <t>Indicação 03/2021 Construção de um pontilhão em parceria com o Município de Trindade do Sul.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Andréa De Assumpção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_04.2021_andrea_-_acompanhamento_pos_covid19.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_04.2021_andrea_-_acompanhamento_pos_covid19.pdf</t>
   </si>
   <si>
     <t>Indicação 04/2021 Atendimento com Equipe multidisciplinar, exames de imagem e laboratorial para pacientes que testaram positivo para Covid-19</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Nilto do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_05.2021_joao_nilto_do_nascimento_-_ponte_sobre_o_rio_da_varzea.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_05.2021_joao_nilto_do_nascimento_-_ponte_sobre_o_rio_da_varzea.pdf</t>
   </si>
   <si>
     <t>Indicação 05/2021 Indicando a construção de uma ponte baixa sobre o Rio da Várzea, divisa com Cerro Grande.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>WANERLEY SCORTEGANHA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_06.2021_wanerley_scortegnha__-_acesso_internet.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_06.2021_wanerley_scortegnha__-_acesso_internet.pdf</t>
   </si>
   <si>
     <t>Indicação 06/2021 PARA QUE SEJA VIABILIZADO O ACESSO À INTERNET PARA TODO O INTERIOR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_07.2021_wanerley_scortegnha__-_restauracao_de_um_pontilhao_na_linha_peixe_baixo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_07.2021_wanerley_scortegnha__-_restauracao_de_um_pontilhao_na_linha_peixe_baixo.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2021 RESTAURAÇÃO DE UM PONTILHÃO NA LINHA PEIXE BAIXO</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_08.2021_wanerley_scortegnha__-_canil_municipal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_08.2021_wanerley_scortegnha__-_canil_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação 08/2021 CONSTRUÇÃO DE UM CANIL MUNICIPAL</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANTONIO PEDRO GUADAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_09.2021_antonio_guadagnin__-_cobertura_para_acesso_a__escola_duarte_da_costa_na_linha_peixe_baixo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_09.2021_antonio_guadagnin__-_cobertura_para_acesso_a__escola_duarte_da_costa_na_linha_peixe_baixo.pdf</t>
   </si>
   <si>
     <t>Indicação 09/2021 - Cobertura para acesso a Escola Duarte da Costa na Linha Peixe Baixo</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ANTONIO LAUDEMIR MASSAROTO</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_10.2021_antonio_laudemir_massaroto__-_ampliacao_de_uma_ponte_raza_na_linha_varzea_grande.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_10.2021_antonio_laudemir_massaroto__-_ampliacao_de_uma_ponte_raza_na_linha_varzea_grande.pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/2021 - Ampliação de uma ponte rasa da Linha Várzea Grande, divisa com Linha Barra Azul.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_11.2021_magrao_-_inclusao_no_calendario_muncipio_do_dia_do_evangelico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_11.2021_magrao_-_inclusao_no_calendario_muncipio_do_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Indicação 011/2021 - Inclusão do Dia do Evangélico no calendário do Município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_12.2021_milton_-_revitalizacao_e_pintura_em_muro_da_avenida_rio_branco..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_12.2021_milton_-_revitalizacao_e_pintura_em_muro_da_avenida_rio_branco..pdf</t>
   </si>
   <si>
     <t>Indicação nº 12/2021  INDICANDO A REMODELAÇÃO DO MURO EXISTENTE NA AVENIDA RIO BRANCO, ENTRE A ESQUINA DA LOJA MÓVEIS COLOSSI E O ESCRITÓRIO CONTÁBIL BONOMETTI.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_13.2021_milton_andrea_e_altair_-_veiculo_para_area_indigena..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_13.2021_milton_andrea_e_altair_-_veiculo_para_area_indigena..pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/2021 INDICANDO QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE AQUISIÇÃO E O REPASSE DE UM VEÍCULO PARA ATENDER A SAÚDE BÁSICA DO DISTRITO DO PINHALZINHO.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_14.2021_andrea_-_dedetizacao_de_vias_e_locais_publicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_14.2021_andrea_-_dedetizacao_de_vias_e_locais_publicos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2021 Dedetização de vias e locais públicos do Município</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_15.2021_magrao_-_melhorias_nos_passeios_publicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_15.2021_magrao_-_melhorias_nos_passeios_publicos.pdf</t>
   </si>
   <si>
     <t>Indicação 15/2021 Melhorias nos passeios públicos danificados pelo crescimento de árvores.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_16.2021_magrao_-_altera_denominacoes_de_ruas_para_avenidas_santo_antonio_duque_de_caxias_e_montevideo..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_16.2021_magrao_-_altera_denominacoes_de_ruas_para_avenidas_santo_antonio_duque_de_caxias_e_montevideo..pdf</t>
   </si>
   <si>
     <t>Indicação 16/2021 - Alteração do nome das Ruas Montevidéo, Duque de Caxias e Santo Antônio, para Avenida Montevidéo, Avenida Duque de Caxias e Avenida Santo Antônio.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_17.2021_altair_-_pracinha_no_distrito_de_pinhalzinho.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_17.2021_altair_-_pracinha_no_distrito_de_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 17/2021 - INDICANDO A INSTALAÇÃO DE UMA PRAÇA DE LAZER PARA CRIANÇAS NO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_18.2021_antonio_guadagnin_-_construcao_de_quatro_bueiros_na_regiao_do_peixe_e_alto_alegre.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_18.2021_antonio_guadagnin_-_construcao_de_quatro_bueiros_na_regiao_do_peixe_e_alto_alegre.pdf</t>
   </si>
   <si>
     <t>Indicação 18/2021 Indicando a construção de quatro bueiros na Linha Peixe e Alto Alegre.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ANTONIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_19.2021_antonio_da_silva__-_construcao_de_ponte_rasa_sobre_tubulacao_na_linha_peixe_alto..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_19.2021_antonio_da_silva__-_construcao_de_ponte_rasa_sobre_tubulacao_na_linha_peixe_alto..pdf</t>
   </si>
   <si>
     <t>Indicação 19/2021 Indicando a construção de uma ponte rasa sobre tubulação na Linha Peixe Alto</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_20.2021_andrea_-_melhorias_na_iluminacao_externa_do_ginasio_de_esportes.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_20.2021_andrea_-_melhorias_na_iluminacao_externa_do_ginasio_de_esportes.pdf</t>
   </si>
   <si>
     <t>Indicação 20/2021 Indicando melhorias na iluminação externa do Ginásio de Esportes Ricieri de Carli</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_21.2021_andrea_-_calcamento_na_estrada_de_acesso_a_linha_dinoca_passando_pela_radio_comunitaria_e_propriedade_de_danilo_marcolan.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_21.2021_andrea_-_calcamento_na_estrada_de_acesso_a_linha_dinoca_passando_pela_radio_comunitaria_e_propriedade_de_danilo_marcolan.pdf</t>
   </si>
   <si>
     <t>Indicação 21/2021 Calçamento na estrada que dá acesso a comunidade da Linha Dinóca.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_22.2021_altair_-_calcamento_pinhalzinho_de_cima.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_22.2021_altair_-_calcamento_pinhalzinho_de_cima.pdf</t>
   </si>
   <si>
     <t>Indicação 22/2021 Indicando a construção de calçamento no centro da comunidade do Pinhalzinho de Cima.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Renato da Silva</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_23.2021_renato_-_calcamento_na_linha_peixe_baixo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_23.2021_renato_-_calcamento_na_linha_peixe_baixo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 23/2021 Indicando a construção de calçamento no centro da comunidade da Linha Peixe Baixo.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_24.2021_renato_-_campo_de_futebol_sete_peixe_alto.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_24.2021_renato_-_campo_de_futebol_sete_peixe_alto.pdf</t>
   </si>
   <si>
     <t>Indicação nº 24/2021 Indicando a construção de um campo de futebol sete na Linha Peixe Alto.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>OSMAR ANTONIO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_25.2021_osmar_-ajuda_de_custo_as_comunidades_para_aquisicao_de_bomba_de_agua.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_25.2021_osmar_-ajuda_de_custo_as_comunidades_para_aquisicao_de_bomba_de_agua.pdf</t>
   </si>
   <si>
     <t>Indicação nº 25/2021 Indicando ajuda de custo em 50% do valor de bomba de água para condomínios da Linha Barra Azul, Dinóca e São João Bosco.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_26.2021_andrea_-_melhorias_na_churrasqueira_do_salao_da_linha_mindu.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_26.2021_andrea_-_melhorias_na_churrasqueira_do_salao_da_linha_mindu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 26/2021 Indicando a construção de uma churrasqueira coberta anexa ao salão da comunidade da Linha Mindu.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01.2021_repudio_ao_processo_de_privatizacao_da_corsan.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01.2021_repudio_ao_processo_de_privatizacao_da_corsan.pdf</t>
   </si>
   <si>
     <t>Moção nº 01/2021 Em repúdio ao processo de privatização da CORSAN</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_02.2021_contra_a_pec_280.2019.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_02.2021_contra_a_pec_280.2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 02/2021 CONTRA A PEC 280 QUE DISPENSA A CONSULTA PÚBLICA PARA A VENDA DE ESTATAIS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/745/mocao_no_03.2021_cepers_reposicao_perdas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/745/mocao_no_03.2021_cepers_reposicao_perdas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 03/2021 EM APOIO À REPOSIÇÃO DAS PERDAS SALARIAIS DOS TRABALHADORES E TRABALHADORAS DA REDE ESTADUAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_no_04.2021_em_apoio_ao_projeto_de_construcao_da_ponte_entre_os_municipios_de_ronda_alta_e_campinas_do_sul..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_no_04.2021_em_apoio_ao_projeto_de_construcao_da_ponte_entre_os_municipios_de_ronda_alta_e_campinas_do_sul..pdf</t>
   </si>
   <si>
     <t>MOÇÃO 04/2021 - EM APOIO AO PROJETO DE CONSTRUÇÃO DA PONTE QUE LIGA OS MUNICÍPIOS DE RONDA ALTA E CAMPINAS DO SUL.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_decreto_legislativo_aprovando_as_contas_exercicio_2018.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_decreto_legislativo_aprovando_as_contas_exercicio_2018.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS DE GOVERNO DOS ADMINISTRADORES DO MUNICÍPIO DE LIBERATO SALZANO – RS, RELATIVAS AO EXERCÍCIO DE 2018, PROCESSO Nº 001226-0200/18-6.”</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_01-_vrm_atualizacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_01-_vrm_atualizacao.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE DE FORMA EXCEPCIONAL, PARA O EXERCÍCIO  2021, O ÍNDICE IPCA PARA ATUALIZAÇÃO DO VALOR DE REFERÊNCIA MUNICIPAL (VRM) NO MUNICÍPIO DE LIBERATO SALZANO – RS.”</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_complementar_n_02_vrm_para_2022.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_complementar_n_02_vrm_para_2022.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE DE FORMA EXCEPCIONAL, PARA O EXERCÍCIO  2022, O ÍNDICE IPCA PARA ATUALIZAÇÃO DO VALOR DE REFERÊNCIA MUNICIPAL (VRM) NO MUNICÍPIO DE LIBERATO SALZANO – RS.”</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_do_legislativo_no_01.2021_revisao_dos_vencimentos_dos_servidores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_do_legislativo_no_01.2021_revisao_dos_vencimentos_dos_servidores.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_do_legislativo_no_02.2021_suspende_efeitos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_do_legislativo_no_02.2021_suspende_efeitos.pdf</t>
   </si>
   <si>
     <t>PLL  02/2021 "SUSPENDE OS EFEITOS DA LEI MUNICIPAL Nº 3.707, DE 12 DE ABRIL DE 2021, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL, ATÉ 31 DE DEZEMBRO DE 2021”</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_001-2021_-_contratacao_emergencial_medico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_001-2021_-_contratacao_emergencial_medico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR 01 (UM) MÉDICO CLÍNICO GERAL 40 (QUARENTA) HORAS EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, POR PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_02-2021_-_permuta.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_02-2021_-_permuta.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE LIBERATO SALZANO A FIRMAR CONVÊNIO COM O MUNICÍPIO DE CONSTANTINA OBJETIVANDO A REALIZAÇÃO DE CEDÊNCIA POR PERMUTA DE SERVIDOR PÚBLICO.”</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_03_-_naab.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_03_-_naab.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS, PARA ATENDER OS PROGRAMAS NAAB E NASF, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_04_-_professor_de_educacao_fisica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_04_-_professor_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO 1 (UM) PROFESSOR DE EDUCAÇÃO FÍSICA, ENSINO FUNDAMENTAL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_05-2021_-_revisao_geral_servidores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_05-2021_-_revisao_geral_servidores.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES EFETIVOS, CELETISTAS E COMISSIONADOS DO QUADRO GERAL DO PODER EXECUTIVO MUNICIPAL, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, OS PROVENTOS DOS APOSENTADOS E PENSIONISTAS”</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_06-2021_-_revisao_geral_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_06-2021_-_revisao_geral_magisterio.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO.”</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_07-_alteracao_art.8_da_lei_3524.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_07-_alteracao_art.8_da_lei_3524.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO CAPUT E REVOGA O PARÁGRAFO ÚNICO DO ARTIGO  8º DA LEI Nº 3524 DE 09 DE OUTUBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_08_alteracao_art.4_da_lei_3682_covid.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_08_alteracao_art.4_da_lei_3682_covid.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ARTIGO  4º DA LEI Nº 3682 DE 24 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_09-2021_-_corede_recuperado.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_09-2021_-_corede_recuperado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O COREDE-VR, APONTA RECURSOS E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_10_-_operador_de_maquina.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_10_-_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA DUAS VAGAS DE OPERADOR DE MÁQUINAS, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_11_-_pim.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_11_-_pim.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 05 (CINCO) VISITADORES DO PIM EM CARÁTER EMERGENCIAL E TEMPORÁRIO E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO”</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_12_-_vigia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_12_-_vigia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA DUAS VAGAS DE VIGIA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei__no_13-_agente_administrativo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei__no_13-_agente_administrativo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE AGENTE ADMINISTRATIVO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei__n_14_auxiliar_saude_bucal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei__n_14_auxiliar_saude_bucal.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE AUXILIAR DE SAÚDE BUCAL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_15-_atribuicoes.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_15-_atribuicoes.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCLUIR E ALTERAR ATRIBUIÇÕES AOS CARGOS DE CHEFE DOS OPERADORES DE MÁQUINAS, DIRETOR DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, CHEFE DO SETOR DE SERVENTES E CHEFE DO POSTO DE SAÚDE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei__no_16-_mudanca_de_classe_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei__no_16-_mudanca_de_classe_magisterio.pdf</t>
   </si>
   <si>
     <t>“ALTERA REDAÇÃO DOS INCISOS DO ARTIGO 25 DA LEI MUNICIPAL 2.048/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL E REVOGA A LEI MUNICIPAL N° 3.671 DE 24 DE AGOSTO DE 2020.”</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei__no_17-_contratacao_servente.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei__no_17-_contratacao_servente.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE SERVENTE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei__n_18_alvara.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei__n_18_alvara.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR DE FORMA EXCEPCIONAL, PARA O EXERCÍCIO  2021, O PRAZO PARA PAGAMENTO DA TAXA DE LICENÇA DE LOCALIZAÇÃO E/OU VISTORIA NO MUNICÍPIO DE LIBERATO SALZANO – RS.”</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_19_ahclisa.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_19_ahclisa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA DE LIBERATO SALZANO (AHCLISA), APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_20_campanha_-_secretaria_da_fazenda.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_20_campanha_-_secretaria_da_fazenda.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE INCENTIVO À ARRECADAÇÃO, A ADQUIRIR PRÊMIOS E A RECEBER COLABORAÇÕES DO COMÉRCIO PARA OS SORTEIOS ATRAVÉS DE CAMPANHAS, APONTA RECURSOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_21_helenita_cardoso.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_21_helenita_cardoso.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO NOME DA UNIDADE BÁSICA DE SAÚDE DE LIBERATO SALZANO-RS.”</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_22__revisao_geral_servidores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_22__revisao_geral_servidores.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/708/projeto_de_lei_n_23_revisao_geral_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/708/projeto_de_lei_n_23_revisao_geral_magisterio.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_24_fundeb.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_24_fundeb.pdf</t>
   </si>
   <si>
     <t>“CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB DE QUE TRATA A LEI FEDERAL N° 14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n25_-_contratacao_de__operario.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n25_-_contratacao_de__operario.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA DUAS VAGAS DE OPERÁRIO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_26-_cargo_orientador_pro-jovem.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_26-_cargo_orientador_pro-jovem.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR A NOMENCLATURA DO CARGO EM COMISSÃO DE ORIENTADOR SOCIAL DO PROGRAMA PRÓ JOVEM, CONSTANTE NA LEI MUNICIPAL N° 2.741/2009 E ALTERAR A SUA DESCRIÇÃO SINTÉTICA CONSTANTE NA LEI MUNICIPAL N° 2.814/2009.”</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei__n_27_adls.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei__n_27_adls.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR DISPOSITIVOS À LEI MUNICIPAL N° 3638, DE 11 DE DEZEMBRO DE 2019.”</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_28_vacinas-covid19.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_28_vacinas-covid19.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR VACINAS PARA O ENFRENTAMENTO DA PANDEMIA DA COVID-19.”</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_29___alteracao_art.4_da_lei_3682_covid.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_29___alteracao_art.4_da_lei_3682_covid.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei__n_30__auxilio_desportistas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei__n_30__auxilio_desportistas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO A DESPORTISTAS RESIDENTES NO MUNICÍPIO DE LIBERATO SALZANO, PARA PARTICIPAÇÃO EM COMPETIÇÕES NACIONAIS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_31_melhoramento_genetico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_31_melhoramento_genetico.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR PROGRAMA MUNICIPAL DE INCENTIVO AO MELHORAMENTO GENÉTICO ATRAVÉS DE INSEMINAÇÃO ARTIFICIAL DA CADEIA PRODUTIVA BOVINOCULTURA DE LEITE NO MUNICÍPIO DE LIBERATO SALZANO/RS.”</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_32-2021_-_loteamentos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_32-2021_-_loteamentos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PARCELAMENTO DO SOLO E CONDOMÍNIOS POR UNIDADES AUTÔNOMAS PARA FINS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_no_33_-_visitador_pim.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_no_33_-_visitador_pim.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) VISITADOR DO PIM EM CARÁTER EMERGENCIAL E TEMPORÁRIO E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO.”</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_no_34_-_cedencia_delegacia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_no_34_-_cedencia_delegacia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DO RIO GRANDE DO SUL POR INTERMÉDIO DA SEGURANÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei__n_35_programa_assistencia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei__n_35_programa_assistencia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES EM SAÚDE (PMPICS) NO ÂMBITO DO MUNICÍPIO DE LIBERATO SALZANO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_36__-_autorizacao_para_servidores_dirigirem.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_36__-_autorizacao_para_servidores_dirigirem.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA PREFEITO, VICE PREFEITO, CARGOS COMISSIONADOS   E SERVIDORES EFETIVOS AUTORIZADOS POR PORTARIA MEDIANTE JUSTIFICATIVA, EM CARÁTER EXCEPCIONAL, A DIRIGIR VEÍCULOS OFICIAIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_37_-__1_vigia_e_2_operarios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_37_-__1_vigia_e_2_operarios.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) VIGIA E 02 (DOIS) OPERÁRIOS EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_38__-__suspensao_dos_efeitos_lei_n_3705.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_38__-__suspensao_dos_efeitos_lei_n_3705.pdf</t>
   </si>
   <si>
     <t>“SUSPENDE OS EFEITOS DA LEI MUNICIPAL Nº 3.705 DE 12 DE ABRIL DE 2021, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES EFETIVOS, CELETISTAS E COMISSIONADOS DO QUADRO GERAL DO PODER EXECUTIVO MUNICIPAL, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, OS PROVENTOS DOS APOSENTADOS E PENSIONISTAS, ATÉ 31 DE DEZEMBRO DE 2021.”</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_39__-__suspensao_dos_efeitos_lei_n_3706.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_39__-__suspensao_dos_efeitos_lei_n_3706.pdf</t>
   </si>
   <si>
     <t>“SUSPENDE OS EFEITOS DA LEI MUNICIPAL Nº 3.706 DE 12 DE ABRIL DE 2021, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO ATÉ 31 DE DEZEMBRO DE 2021.”</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_40_afastamento_das__gestantes.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_40_afastamento_das__gestantes.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O AFASTAMENTO DAS ATIVIDADES DE TRABALHO PRESENCIAL DA SERVIDORA EFETIVA, EMPREGADA CELETISTA, COMISSIONADA E TEMPORÁRIA, QUANDO GESTANTES, DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA NACIONAL DECORRENTE DO NOVO CORONAVÍRUS, NO MUNICÍPIO DE LIBERATO SALZANO/RS.”</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_41_plano_plurianul-mesclado.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_41_plano_plurianul-mesclado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ELABORAÇÃO DO PLANO PLURIANUAL PARA O QUADRIÊNIO 2.022/2025.”</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_42__fundo_do_idoso.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_42__fundo_do_idoso.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 42 de 31 maio de 2021_x000D_
 “CRIA O FUNDO MUNICIPAL DO IDOSO NO MUNICÍPIO DE LIBERATO SALZANO/RS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_43-_mais_1_um__professor_de_educacao_fisica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_43-_mais_1_um__professor_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 1 (UM) PROFESSOR DE EDUCAÇÃO FÍSICA, ENSINO FUNDAMENTAL, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_44_poliitica_municipal_assistencia_social.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_44_poliitica_municipal_assistencia_social.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE LIBERATO SALZANO/RS, EM CONSONÂNCIA COM O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL, BEM COMO REVOGA A LEI MUNICIPAL Nº 3402, DE 27 DE ABRIL DE 2015,  E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_45_incentivo_paa_-_todo_pdf.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_45_incentivo_paa_-_todo_pdf.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR PROJETO DE INCENTIVO À PRODUÇÃO PARA O AUTOCONSUMO E ORGANIZAÇÃO DA PROPRIEDADE, DESTINADO AOS BENEFICIÁRIOS DO PROGRAMA DE AQUISIÇÃO DE ALIMENTOS - PAA, DO MUNICÍPIO DE LIBERATO SALZANO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_46-_estagio_curricular.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_46-_estagio_curricular.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE ESTÁGIO CURRICULAR OBRIGATÓRIO, COM INSTITUIÇÕES DE ENSINO SUPERIOR, PÚBLICAS OU PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_47_-contratacao_temporaria__psicologo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_47_-contratacao_temporaria__psicologo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 1 (UM) PSICÓLOGO PARA A REDE PÚBLICA DE EDUCAÇÃO BÁSICA, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_48_-contratacao_temporaria_monitor.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_48_-contratacao_temporaria_monitor.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 1 (UM) MONITOR ESCOLAR, PARA ATENDIMENTO DA REDE PÚBLICA DE EDUCAÇÃO BÁSICA, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_49_atribuicoes_chefe_dos_motoristas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_49_atribuicoes_chefe_dos_motoristas.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR ATRIBUIÇÃO AO CARGO DE CHEFE DOS MOTORISTAS, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_50_programa_pavimenta-mesclado.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_50_programa_pavimenta-mesclado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL NO PROGRAMA PAVIMENTA,  E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n51_-altera_dispositivo_da_lei_municipal_n_2223_-_regime_propio_de_previdencia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n51_-altera_dispositivo_da_lei_municipal_n_2223_-_regime_propio_de_previdencia.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 2223, DE 19 DE NOVEMBRO DE 2004, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE LIBERATO SALZANO/RS, VISANDO A ADEQUAÇÃO DAS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DOS SERVIDORES PÚBLICOS MUNICIPAIS,  E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_52_acrescentar_dipositivo_no_ctm.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_52_acrescentar_dipositivo_no_ctm.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR DISPOSITIVO NA LEI MUNICIPAL N°1169, DE 29 DE DEZEMBRO DE 1993.”</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_n_53__contratacao_duas_vagas_motorista_sec._obras_e_viacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_n_53__contratacao_duas_vagas_motorista_sec._obras_e_viacao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, PARA DUAS VAGAS DE MOTORISTA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n__54_altera_redacao_do_paragrafo_3_do_art.13__da_lei_2223rpps-mesclado_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n__54_altera_redacao_do_paragrafo_3_do_art.13__da_lei_2223rpps-mesclado_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO  § 3° DO ARTIGO 13. DA LEI MUNICIPAL Nº 2223, DE 19 DE NOVEMBRO DE 2004,  E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_55___monitor_mais_um.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_55___monitor_mais_um.pdf</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_56_concessao_de_uso_pavilhao_industrial.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_56_concessao_de_uso_pavilhao_industrial.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PROCEDIMENTO LICITATÓRIO, SOB A MODALIDADE DE CONCORRÊNCIA PÚBLICA, VISANDO À OUTORGA DE CONCESSÃO DE USO COM ENCARGOS, PARA O GERENCIAMENTO, OPERAÇÃO E EXPLORAÇÃO DO PAVILHÃO INDUSTRIAL POR EMPRESA PRIVADA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei__no_57_-_concessao_de_uso_sala_escola_municipal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei__no_57_-_concessao_de_uso_sala_escola_municipal.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CONCESSÃO DE USO ONEROSA, DE UM BEM IMÓVEL DO MUNICÍPIO DE LIBERATO SALZANO/RS PARA EMPRESA PRIVADA, MEDIANTE LICITAÇÃO NA MODALIDADE   CONCORRÊNCIA, COM A FINALIDADE DE INCENTIVO A EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei__n58_convenio__maanaim.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei__n58_convenio__maanaim.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COMUNIDADE TERAPÊUTICA MAANAIM, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_no_59_concessao_de_uso_pavilhao_industrial.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_no_59_concessao_de_uso_pavilhao_industrial.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_60_concessao_de_uso_predio_de_alvenaria.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_60_concessao_de_uso_predio_de_alvenaria.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PROCEDIMENTO LICITATÓRIO, SOB A MODALIDADE DE CONCORRÊNCIA PÚBLICA, VISANDO À OUTORGA DE CONCESSÃO DE USO COM ENCARGOS, PARA O GERENCIAMENTO, OPERAÇÃO E EXPLORAÇÃO DE UM PRÉDIO PÚBLICO, POR EMPRESA PRIVADA OU COOPERATIVA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei__n_61_ctg__-_apoio_4mil.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei__n_61_ctg__-_apoio_4mil.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS AO CENTRO DE TRADIÇÕES GAÚCHAS CORDEIRO DO PAGO DE LIBERATO SALZANO-RS."</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_62__altera_e_revoga__dispositivos__na__lei_n_3485.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_62__altera_e_revoga__dispositivos__na__lei_n_3485.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR E REVOGAR DISPOSITIVOS NA LEI MUNICIPAL N° 3485, DE 16 DE JANEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_63__altera_e_revoga__dispositivos_-na_lei_n_3643.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_63__altera_e_revoga__dispositivos_-na_lei_n_3643.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR E REVOGAR DISPOSITIVOS NA LEI MUNICIPAL N° 3643, DE 20 DE DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_no_64___mais_medicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_no_64___mais_medicos.pdf</t>
   </si>
   <si>
     <t>“DEFINE O VALOR DOS AUXÍLIOS FINANCEIROS QUE SERÃO REPASSADOS, NO ANO DE 2021, AO MÉDICO QUE ATUA EM NOSSO MUNICÍPIO ATRAVÉS DO PROJETO MAIS MÉDICOS PARA O BRASIL, NOS TERMOS DA LEI MUNICIPAL Nº 3.316, DE 07 DE FEVEREIRO DE 2014, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_65_diretrizes_orcamentarias_para_2022.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_65_diretrizes_orcamentarias_para_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO DE 2022.”</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/773/projeto_de_lei_no_66_-____mais_1_visitador_pim_para_area_indigena.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/773/projeto_de_lei_no_66_-____mais_1_visitador_pim_para_area_indigena.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) VISITADOR DO PIM EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/774/projeto_de_lei_no_67_-__contratacao_servente_-_lista_do_concurso.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/774/projeto_de_lei_no_67_-__contratacao_servente_-_lista_do_concurso.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) SERVENTE EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_de_lei_n_68_contratacao_1_cozinheiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_de_lei_n_68_contratacao_1_cozinheiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, DE 1 (UM) COZINHEIRO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_n_69_-_rpc____-_regime_de__previdencia_complementar_para_servidores_municipais_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_n_69_-_rpc____-_regime_de__previdencia_complementar_para_servidores_municipais_1.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE LIBERATO SALZANO, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_70__altera_e_acrescenta__dispositivos_-na_lei_n_3569.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_70__altera_e_acrescenta__dispositivos_-na_lei_n_3569.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR E ACRESCENTAR DISPOSITIVOS NA LEI MUNICIPAL N° 3569, DE 27 DE AGOSTO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_no_71_concessao_de_uso_-_viveiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_no_71_concessao_de_uso_-_viveiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PROCEDIMENTO LICITATÓRIO, SOB A MODALIDADE DE CONCORRÊNCIA PÚBLICA, VISANDO À OUTORGA DE CONCESSÃO DE USO COM ENCARGOS, PARA O GERENCIAMENTO, OPERAÇÃO E EXPLORAÇÃO DE UM VIVEIRO, POR EMPRESA PRIVADA OU COOPERATIVA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_72____revisao_do_plano_de_saneamento_basico_l.s..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_72____revisao_do_plano_de_saneamento_basico_l.s..pdf</t>
   </si>
   <si>
     <t>“APROVA A REVISÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO – PMSB, ITENS ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, LIMPEZA URBANA E MANEJO DOS RESÍDUOS SÓLIDOS, DRENAGEM URBANA E MANEJO DAS ÁGUAS PLUVIAIS, INSTRUMENTOS DA POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO DE LIBERATO SALZANO/RS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_73__loa_2022.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_73__loa_2022.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO/RS PARA O EXERCÍCIO DE 2.022.”</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_74_contratacao_1_engenheiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_74_contratacao_1_engenheiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, DE 1 (UM) ENGENHEIRO CIVIL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_lei_no_75_contratacao_de_mais_1_motorista.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_lei_no_75_contratacao_de_mais_1_motorista.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) MOTORISTA,  EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO  DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_76_urbanizacao_loteamento_miotto__04-11-21.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_76_urbanizacao_loteamento_miotto__04-11-21.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL URBANIZAR A ÁREA DE TERRAS QUE COMPÕEM  O LOTEAMENTO MIOTTO.”</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei__no_77-_mudanca_de_classe_magisterio_04-11-21.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei__no_77-_mudanca_de_classe_magisterio_04-11-21.pdf</t>
   </si>
   <si>
     <t>“ALTERA REDAÇÃO DO INCISO I, DO ARTIGO 25 DA LEI MUNICIPAL 2.048/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.”</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_78__acrescenta_dispositivos_-__sim___23-11-21-mesclado.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_78__acrescenta_dispositivos_-__sim___23-11-21-mesclado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR DISPOSITIVO NA LEI MUNICIPAL N° 3475, DE 23 DE SETEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_79_programa_de_incentivo_a_pequenos_produtores_de_leite_07-11-21_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_79_programa_de_incentivo_a_pequenos_produtores_de_leite_07-11-21_1.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE INCENTIVO AO PEQUENO PRODUTOR DE LEITE REGULARMENTE INSCRITOS NA SECRETARIA MUNICIPAL DA AGRICULTURA DO MUNICÍPIO DE LIBERATO SALZANO/RS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_80_acudes_-_secretaria_da_agricultura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_80_acudes_-_secretaria_da_agricultura.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA MUNICIPAL PARA CONSTRUÇÃO DE AÇUDES, VOLTADO A AGRICULTURA FAMILIAR DO MUNICÍPIO DE LIBERATO SALZANO/RS, E DA OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_81_contratacao_agentes_de_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_81_contratacao_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, DE 03 (TRÊS) AGENTES COMUNITÁRIOS DE SAÚDE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_82_-_professor_de_lingua_espanhola_e_historia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_82_-_professor_de_lingua_espanhola_e_historia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO 1 (UM) PROFESSOR DE LÍNGUA ESPANHOLA E 1 (UM) PROFESSOR DE HISTÓRIA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_83_-_leilao_para_alienar_bens.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_83_-_leilao_para_alienar_bens.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER LEILÃO PARA ALIENAR BENS MÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_01-2021_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_01-2021_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 01/2021 - Requerendo informações quanto a localização de itens do Patrimônio Público Municipal.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/716/req._licenca_ver._adilio_abril_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/716/req._licenca_ver._adilio_abril_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença 01/20201 Licença por 60 dias a contar de 1º de abril de 2021</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req._licenca_ver._milton_julho_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req._licenca_ver._milton_julho_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença 02/2021 - Requerendo licença do cargo no mês de julho de 2021</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/739/req._licenca_ver._andrea_julho_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/739/req._licenca_ver._andrea_julho_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença 03/2021 - Requerendo licença do cargo no mês de julho de 2021</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req._licenca_ver._adilio_agosto_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req._licenca_ver._adilio_agosto_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença 04/2021 Requerendo licença do cargo no mês de Agosto de 2021</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/783/req._licenca_ver._wanerley_outubro_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/783/req._licenca_ver._wanerley_outubro_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença 05/2021 Requerendo licença do cargo no mês de outubro de 2021</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/785/req._licenca_ver._andrea_novembro_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/785/req._licenca_ver._andrea_novembro_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença 06/2021 Requerendo Licença do Cargo pelo período de 30 dias no mês de novembro de 2021</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/808/req._licenca_ver._altair_garcia_fevereiro_e_marco_2022.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/808/req._licenca_ver._altair_garcia_fevereiro_e_marco_2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA 07/2022 PARA OS MESES DE FEVEREIRO E MARÇO DE 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1843,68 +1843,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_01.2021_magrao_-_melhorias_pontes_varzea_grande.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_02.2021_altair_-_iluminacao_publica_comunidade_indigena.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_03.2021_djonas_-_ponte_trindade_do_sul.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_04.2021_andrea_-_acompanhamento_pos_covid19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_05.2021_joao_nilto_do_nascimento_-_ponte_sobre_o_rio_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_06.2021_wanerley_scortegnha__-_acesso_internet.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_07.2021_wanerley_scortegnha__-_restauracao_de_um_pontilhao_na_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_08.2021_wanerley_scortegnha__-_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_09.2021_antonio_guadagnin__-_cobertura_para_acesso_a__escola_duarte_da_costa_na_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_10.2021_antonio_laudemir_massaroto__-_ampliacao_de_uma_ponte_raza_na_linha_varzea_grande.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_11.2021_magrao_-_inclusao_no_calendario_muncipio_do_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_12.2021_milton_-_revitalizacao_e_pintura_em_muro_da_avenida_rio_branco..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_13.2021_milton_andrea_e_altair_-_veiculo_para_area_indigena..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_14.2021_andrea_-_dedetizacao_de_vias_e_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_15.2021_magrao_-_melhorias_nos_passeios_publicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_16.2021_magrao_-_altera_denominacoes_de_ruas_para_avenidas_santo_antonio_duque_de_caxias_e_montevideo..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_17.2021_altair_-_pracinha_no_distrito_de_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_18.2021_antonio_guadagnin_-_construcao_de_quatro_bueiros_na_regiao_do_peixe_e_alto_alegre.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_19.2021_antonio_da_silva__-_construcao_de_ponte_rasa_sobre_tubulacao_na_linha_peixe_alto..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_20.2021_andrea_-_melhorias_na_iluminacao_externa_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_21.2021_andrea_-_calcamento_na_estrada_de_acesso_a_linha_dinoca_passando_pela_radio_comunitaria_e_propriedade_de_danilo_marcolan.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_22.2021_altair_-_calcamento_pinhalzinho_de_cima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_23.2021_renato_-_calcamento_na_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_24.2021_renato_-_campo_de_futebol_sete_peixe_alto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_25.2021_osmar_-ajuda_de_custo_as_comunidades_para_aquisicao_de_bomba_de_agua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_26.2021_andrea_-_melhorias_na_churrasqueira_do_salao_da_linha_mindu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01.2021_repudio_ao_processo_de_privatizacao_da_corsan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_02.2021_contra_a_pec_280.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/745/mocao_no_03.2021_cepers_reposicao_perdas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_no_04.2021_em_apoio_ao_projeto_de_construcao_da_ponte_entre_os_municipios_de_ronda_alta_e_campinas_do_sul..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_decreto_legislativo_aprovando_as_contas_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_01-_vrm_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_complementar_n_02_vrm_para_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_do_legislativo_no_01.2021_revisao_dos_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_do_legislativo_no_02.2021_suspende_efeitos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_001-2021_-_contratacao_emergencial_medico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_02-2021_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_03_-_naab.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_04_-_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_05-2021_-_revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_06-2021_-_revisao_geral_magisterio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_07-_alteracao_art.8_da_lei_3524.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_08_alteracao_art.4_da_lei_3682_covid.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_09-2021_-_corede_recuperado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_10_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_11_-_pim.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_12_-_vigia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei__no_13-_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei__n_14_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_15-_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei__no_16-_mudanca_de_classe_magisterio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei__no_17-_contratacao_servente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei__n_18_alvara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_19_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_20_campanha_-_secretaria_da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_21_helenita_cardoso.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_22__revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/708/projeto_de_lei_n_23_revisao_geral_magisterio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_24_fundeb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n25_-_contratacao_de__operario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_26-_cargo_orientador_pro-jovem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei__n_27_adls.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_28_vacinas-covid19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_29___alteracao_art.4_da_lei_3682_covid.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei__n_30__auxilio_desportistas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_31_melhoramento_genetico.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_32-2021_-_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_no_33_-_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_no_34_-_cedencia_delegacia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei__n_35_programa_assistencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_36__-_autorizacao_para_servidores_dirigirem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_37_-__1_vigia_e_2_operarios.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_38__-__suspensao_dos_efeitos_lei_n_3705.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_39__-__suspensao_dos_efeitos_lei_n_3706.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_40_afastamento_das__gestantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_41_plano_plurianul-mesclado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_42__fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_43-_mais_1_um__professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_44_poliitica_municipal_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_45_incentivo_paa_-_todo_pdf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_46-_estagio_curricular.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_47_-contratacao_temporaria__psicologo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_48_-contratacao_temporaria_monitor.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_49_atribuicoes_chefe_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_50_programa_pavimenta-mesclado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n51_-altera_dispositivo_da_lei_municipal_n_2223_-_regime_propio_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_52_acrescentar_dipositivo_no_ctm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_n_53__contratacao_duas_vagas_motorista_sec._obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n__54_altera_redacao_do_paragrafo_3_do_art.13__da_lei_2223rpps-mesclado_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_55___monitor_mais_um.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_56_concessao_de_uso_pavilhao_industrial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei__no_57_-_concessao_de_uso_sala_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei__n58_convenio__maanaim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_no_59_concessao_de_uso_pavilhao_industrial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_60_concessao_de_uso_predio_de_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei__n_61_ctg__-_apoio_4mil.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_62__altera_e_revoga__dispositivos__na__lei_n_3485.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_63__altera_e_revoga__dispositivos_-na_lei_n_3643.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_no_64___mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_65_diretrizes_orcamentarias_para_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/773/projeto_de_lei_no_66_-____mais_1_visitador_pim_para_area_indigena.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/774/projeto_de_lei_no_67_-__contratacao_servente_-_lista_do_concurso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_de_lei_n_68_contratacao_1_cozinheiro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_n_69_-_rpc____-_regime_de__previdencia_complementar_para_servidores_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_70__altera_e_acrescenta__dispositivos_-na_lei_n_3569.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_no_71_concessao_de_uso_-_viveiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_72____revisao_do_plano_de_saneamento_basico_l.s..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_73__loa_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_74_contratacao_1_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_lei_no_75_contratacao_de_mais_1_motorista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_76_urbanizacao_loteamento_miotto__04-11-21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei__no_77-_mudanca_de_classe_magisterio_04-11-21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_78__acrescenta_dispositivos_-__sim___23-11-21-mesclado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_79_programa_de_incentivo_a_pequenos_produtores_de_leite_07-11-21_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_80_acudes_-_secretaria_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_81_contratacao_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_82_-_professor_de_lingua_espanhola_e_historia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_83_-_leilao_para_alienar_bens.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_01-2021_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/716/req._licenca_ver._adilio_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req._licenca_ver._milton_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/739/req._licenca_ver._andrea_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req._licenca_ver._adilio_agosto_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/783/req._licenca_ver._wanerley_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/785/req._licenca_ver._andrea_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/808/req._licenca_ver._altair_garcia_fevereiro_e_marco_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_01.2021_magrao_-_melhorias_pontes_varzea_grande.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_02.2021_altair_-_iluminacao_publica_comunidade_indigena.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_03.2021_djonas_-_ponte_trindade_do_sul.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_04.2021_andrea_-_acompanhamento_pos_covid19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_05.2021_joao_nilto_do_nascimento_-_ponte_sobre_o_rio_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_06.2021_wanerley_scortegnha__-_acesso_internet.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_07.2021_wanerley_scortegnha__-_restauracao_de_um_pontilhao_na_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_08.2021_wanerley_scortegnha__-_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_09.2021_antonio_guadagnin__-_cobertura_para_acesso_a__escola_duarte_da_costa_na_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_10.2021_antonio_laudemir_massaroto__-_ampliacao_de_uma_ponte_raza_na_linha_varzea_grande.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_11.2021_magrao_-_inclusao_no_calendario_muncipio_do_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_12.2021_milton_-_revitalizacao_e_pintura_em_muro_da_avenida_rio_branco..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_13.2021_milton_andrea_e_altair_-_veiculo_para_area_indigena..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_14.2021_andrea_-_dedetizacao_de_vias_e_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_15.2021_magrao_-_melhorias_nos_passeios_publicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_16.2021_magrao_-_altera_denominacoes_de_ruas_para_avenidas_santo_antonio_duque_de_caxias_e_montevideo..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_17.2021_altair_-_pracinha_no_distrito_de_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_18.2021_antonio_guadagnin_-_construcao_de_quatro_bueiros_na_regiao_do_peixe_e_alto_alegre.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_19.2021_antonio_da_silva__-_construcao_de_ponte_rasa_sobre_tubulacao_na_linha_peixe_alto..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/790/indicacao_20.2021_andrea_-_melhorias_na_iluminacao_externa_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_21.2021_andrea_-_calcamento_na_estrada_de_acesso_a_linha_dinoca_passando_pela_radio_comunitaria_e_propriedade_de_danilo_marcolan.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_22.2021_altair_-_calcamento_pinhalzinho_de_cima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_23.2021_renato_-_calcamento_na_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_24.2021_renato_-_campo_de_futebol_sete_peixe_alto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_25.2021_osmar_-ajuda_de_custo_as_comunidades_para_aquisicao_de_bomba_de_agua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_26.2021_andrea_-_melhorias_na_churrasqueira_do_salao_da_linha_mindu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01.2021_repudio_ao_processo_de_privatizacao_da_corsan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_02.2021_contra_a_pec_280.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/745/mocao_no_03.2021_cepers_reposicao_perdas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_no_04.2021_em_apoio_ao_projeto_de_construcao_da_ponte_entre_os_municipios_de_ronda_alta_e_campinas_do_sul..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_decreto_legislativo_aprovando_as_contas_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_01-_vrm_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_complementar_n_02_vrm_para_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_do_legislativo_no_01.2021_revisao_dos_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_do_legislativo_no_02.2021_suspende_efeitos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_001-2021_-_contratacao_emergencial_medico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_02-2021_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_03_-_naab.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_04_-_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_05-2021_-_revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_06-2021_-_revisao_geral_magisterio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_07-_alteracao_art.8_da_lei_3524.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_08_alteracao_art.4_da_lei_3682_covid.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_09-2021_-_corede_recuperado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_10_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_11_-_pim.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_12_-_vigia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei__no_13-_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei__n_14_auxiliar_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_15-_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei__no_16-_mudanca_de_classe_magisterio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei__no_17-_contratacao_servente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei__n_18_alvara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_19_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_20_campanha_-_secretaria_da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_21_helenita_cardoso.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_22__revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/708/projeto_de_lei_n_23_revisao_geral_magisterio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_24_fundeb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n25_-_contratacao_de__operario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_26-_cargo_orientador_pro-jovem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei__n_27_adls.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_28_vacinas-covid19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_29___alteracao_art.4_da_lei_3682_covid.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei__n_30__auxilio_desportistas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_31_melhoramento_genetico.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_32-2021_-_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_no_33_-_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_no_34_-_cedencia_delegacia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei__n_35_programa_assistencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_36__-_autorizacao_para_servidores_dirigirem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_37_-__1_vigia_e_2_operarios.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_38__-__suspensao_dos_efeitos_lei_n_3705.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_39__-__suspensao_dos_efeitos_lei_n_3706.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_40_afastamento_das__gestantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_41_plano_plurianul-mesclado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_42__fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_43-_mais_1_um__professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_44_poliitica_municipal_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_45_incentivo_paa_-_todo_pdf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_46-_estagio_curricular.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_47_-contratacao_temporaria__psicologo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_48_-contratacao_temporaria_monitor.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_49_atribuicoes_chefe_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_50_programa_pavimenta-mesclado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n51_-altera_dispositivo_da_lei_municipal_n_2223_-_regime_propio_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_52_acrescentar_dipositivo_no_ctm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_n_53__contratacao_duas_vagas_motorista_sec._obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n__54_altera_redacao_do_paragrafo_3_do_art.13__da_lei_2223rpps-mesclado_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_55___monitor_mais_um.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_56_concessao_de_uso_pavilhao_industrial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei__no_57_-_concessao_de_uso_sala_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei__n58_convenio__maanaim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_no_59_concessao_de_uso_pavilhao_industrial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_60_concessao_de_uso_predio_de_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei__n_61_ctg__-_apoio_4mil.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_62__altera_e_revoga__dispositivos__na__lei_n_3485.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_63__altera_e_revoga__dispositivos_-na_lei_n_3643.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_no_64___mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_65_diretrizes_orcamentarias_para_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/773/projeto_de_lei_no_66_-____mais_1_visitador_pim_para_area_indigena.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/774/projeto_de_lei_no_67_-__contratacao_servente_-_lista_do_concurso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/778/projeto_de_lei_n_68_contratacao_1_cozinheiro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_n_69_-_rpc____-_regime_de__previdencia_complementar_para_servidores_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_70__altera_e_acrescenta__dispositivos_-na_lei_n_3569.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_no_71_concessao_de_uso_-_viveiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_72____revisao_do_plano_de_saneamento_basico_l.s..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_73__loa_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_74_contratacao_1_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_lei_no_75_contratacao_de_mais_1_motorista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_76_urbanizacao_loteamento_miotto__04-11-21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei__no_77-_mudanca_de_classe_magisterio_04-11-21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_78__acrescenta_dispositivos_-__sim___23-11-21-mesclado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_79_programa_de_incentivo_a_pequenos_produtores_de_leite_07-11-21_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_80_acudes_-_secretaria_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_81_contratacao_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_82_-_professor_de_lingua_espanhola_e_historia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_83_-_leilao_para_alienar_bens.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_01-2021_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/716/req._licenca_ver._adilio_abril_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/738/req._licenca_ver._milton_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/739/req._licenca_ver._andrea_julho_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/754/req._licenca_ver._adilio_agosto_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/783/req._licenca_ver._wanerley_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/785/req._licenca_ver._andrea_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2021/808/req._licenca_ver._altair_garcia_fevereiro_e_marco_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>