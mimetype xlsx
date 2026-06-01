--- v0 (2025-11-28)
+++ v1 (2026-06-01)
@@ -54,1194 +54,1194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilio Jacó Pastorio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_01.2023_-_adilio_monitores_no_transporte_escolar..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_01.2023_-_adilio_monitores_no_transporte_escolar..pdf</t>
   </si>
   <si>
     <t>Contratação de Monitores para o transporte escolar.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Djonas Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_02.2023_-_djonas_guarda_nas_escolas_municipais..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_02.2023_-_djonas_guarda_nas_escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Contratação de Guardas para atuarem nas Escolas Municipais</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Altair Garcia</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_03.2023_-_altair_-_muros_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_03.2023_-_altair_-_muros_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Construção de muros e instalação de portões eletrônicos com sistema de alarme junto as escolas municipais.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Andréa De Assumpção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_04.2023_-_andrea_-_guarda-corpo_sobre_a_sala_cedida_para_a_terceira_idade.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_04.2023_-_andrea_-_guarda-corpo_sobre_a_sala_cedida_para_a_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Indicação 04/2023 Instalação de guarda-corpo sobre a sala cedida para a Terceira Idade junto à Praça Municipal</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_05.2023_-_andrea_-_alteracao_da_lei_1.169_modificada_pela_lei_3.799..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_05.2023_-_andrea_-_alteracao_da_lei_1.169_modificada_pela_lei_3.799..pdf</t>
   </si>
   <si>
     <t>Indicação 05/2023 Indicando alteração na Lei nº 1.169/1993 modificada pela Lei 3.799/2022</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_06.2023_-_andrea_-_reforma_no_salao_da_cominidade_de_tres_municipios..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_06.2023_-_andrea_-_reforma_no_salao_da_cominidade_de_tres_municipios..pdf</t>
   </si>
   <si>
     <t>Indicação nº 06/2023 Indicando ajuda para reforma do Salão da Comunidade da Linha Três Municípios</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ivanir Francisco Zatti</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_07.2023_-_ivanir_-_duplicacao_de_bueiros..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_07.2023_-_ivanir_-_duplicacao_de_bueiros..pdf</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DE DOIS BUEIROS NA COMUNIDADE DA LINHA DINÓCA</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_08.2023_-_ivanir_-_duplicacao_de_bueiros..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_08.2023_-_ivanir_-_duplicacao_de_bueiros..pdf</t>
   </si>
   <si>
     <t>Indicação 08/2023 Duplicação de bueiros na Linha Mindú.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_09.2023_-_ivanir_-_incentivo_produtores_de_leite..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_09.2023_-_ivanir_-_incentivo_produtores_de_leite..pdf</t>
   </si>
   <si>
     <t>Indicação nº 09/2023 Programa de incentivo financeiro aos produtores de leite</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_10.2023_-_edelar_-_alarme_musical_nas_escolas_do_municipio..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_10.2023_-_edelar_-_alarme_musical_nas_escolas_do_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/2023 SUBSTITUIÇÃO DOS SINAIS SONOROS POR MÚSICA ADEQUADA NA REDE ESCOLAR</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ANTONIO PEDRO GUADAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_11.2023_-_guadagnin_-_destinacao_de_recursos_a_apae.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_11.2023_-_guadagnin_-_destinacao_de_recursos_a_apae.pdf</t>
   </si>
   <si>
     <t>Indicação 11/2023 destinando recursos não executados pela Câmara à APAE</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/956/mocao_no_01.2023_apoio_ao_chamamento_2a_fase_concurso_susepe-rs.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/956/mocao_no_01.2023_apoio_ao_chamamento_2a_fase_concurso_susepe-rs.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 01/2023 EM APOIO AO CHAMAMENTO PARA A SEGUNDA FASE, DOS CANDIDATOS APROVADOS NA PRIMEIRA FASE DO CONCURSO DA SUSEPE-RS</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>WANERLEY SCORTEGANHA</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_decreto_legislativo_aprovando_as_contas_de_governo_exercicio_2020.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_decreto_legislativo_aprovando_as_contas_de_governo_exercicio_2020.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS DE GOVERNO DO ADMINISTRADOR DO MUNICÍPIO DE LIBERATO SALZANO – RS, RELATIVAS AO EXERCÍCIO DE 2020, PROCESSO Nº 000625-02.00/20-0”</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_decreto_legislativo_aprovando_as_contas_anuais_exercicio_2021.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_decreto_legislativo_aprovando_as_contas_anuais_exercicio_2021.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS ANUAIS DA ADMINISTRADORA DO MUNICÍPIO DE LIBERATO SALZANO – RS, RELATIVAS AO EXERCÍCIO DE 2021, PROCESSO Nº 000897-02.00/21-3”</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_complementar_municipal_01_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_complementar_municipal_01_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE LIBERATO SALZANO".</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_n_01_-_monitor_para_necessidades_especiais.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_n_01_-_monitor_para_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 03 (TRÊS) MONITORES PARA NECESSIDADES ESPECIAIS, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_n_02_-psicologo_educacional.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_n_02_-psicologo_educacional.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 1 (UM) PSICÓLOGO PARA A REDE PÚBLICA DE EDUCAÇÃO BÁSICA, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei__no_03_-_servente.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei__no_03_-_servente.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE SERVENTE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei__n_04_-_agente_administrativo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei__n_04_-_agente_administrativo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE AGENTE ADMINISTRATIVO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_n_05_-_operador_de_maquina_e_motorista.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_n_05_-_operador_de_maquina_e_motorista.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (3) TRÊS VAGAS DE OPERADOR DE MÁQUINAS E (2) DUAS VAGAS PARA MOTORISTA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_n_06_-_operario_e_vigia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_n_06_-_operario_e_vigia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (2) DUAS VAGAS DE OPERÁRIO E (3) TRÊS VAGAS DE VIGIA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_07_-_visitador_pim.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_07_-_visitador_pim.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 05 (CINCO) VISITADORES DO PIM EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_lei__n_08_-_auxiliar_de_saude_bucal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_lei__n_08_-_auxiliar_de_saude_bucal.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE AUXILIAR DE SAÚDE BUCAL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/897/projeito_de_lei_no_09_-_ajuda_de_custo_medico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/897/projeito_de_lei_no_09_-_ajuda_de_custo_medico.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AJUDA DE CUSTO MENSAL AOS MÉDICOS PARTICIPANTES DO PROGRAMA MÉDICOS PELO BRASIL QUE EXERCEREM ATIVIDADES NO MUNICÍPIO DE LIBERATO SALZANO/RS.”</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei__no_10_-_atribuicoes_aos_cargos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei__no_10_-_atribuicoes_aos_cargos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR ATRIBUIÇÕES AOS CARGOS DE ENCARREGADO DOS SERVIÇOS URBANOS DO DISTRITO PINHALZINHO E ASSESSOR TÉCNICO EM PEDAGOGIA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/899/projeto_de_lei_no_11_-_veiculo_comodato.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/899/projeto_de_lei_no_11_-_veiculo_comodato.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM COMODATO BENS MÓVEIS DE PROPRIEDADE DO CONSÓRCIO INTERMUNICIPAL DE GESTÃO DE RESÍDUOS SÓLIDOS – CIGRES, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/900/projeto_de_lei_n_12_-_permuta_terrenos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/900/projeto_de_lei_n_12_-_permuta_terrenos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO DESAFETAR IMÓVEL PÚBLICO E A PERMUTAR IMÓVEL DO MUNICÍPIO POR OUTRO DE PROPRIEDADE DE VALDECIR DELLA LIBERA E NOELI MARCOLAN DELLA LIBERA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_no_13-_altera_disposivo_da_lei_870.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_no_13-_altera_disposivo_da_lei_870.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR REDAÇÃO DO ARTIGO 238 DA LEI MUNICIPAL Nº 870 DE 10 DE SETEMBRO DE 1990, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_n__14_-_revisao_geral__dos_servidores_2_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_n__14_-_revisao_geral__dos_servidores_2_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS E OS SUBSÍDIOS DOS SERVIDORES DOS PODERES EXECUTIVO E LEGISLATIVO, INCLUSIVE DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS, VEREADORES, DOS SERVIDORES DO MAGISTÉRIO, DOS SERVIDORES EFETIVOS, CELETISTAS E COMISSIONADOS, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, PROVENTOS DOS APOSENTADOS E PENSIONISTAS”.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/903/projeto_de_lei_n_15_-_programa_de_prevencao_e_combate_aedes_aegypti.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/903/projeto_de_lei_n_15_-_programa_de_prevencao_e_combate_aedes_aegypti.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PREVENÇÃO E COMBATE AO MOSQUITO "AEDES AEGYPTI", TRANSMISSOR DA DENGUE, ZIKA VÍRUS E CHIKUNGUNYA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/904/projeto_de_lei_no_16_-_agentes_de_contratacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/904/projeto_de_lei_no_16_-_agentes_de_contratacao.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O AGENTE DE CONTRATAÇÃO, A EQUIPE DE APOIO E A COMISSÃO DE CONTRATAÇÃO, SUAS ATRIBUIÇÕES E FUNCIONAMENTO, NOS TERMOS DA LEI FEDERAL Nº 14.133/2021, E ATRIBUI GRATIFICAÇÃO”.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_n_17_naab-_nasf.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_n_17_naab-_nasf.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS, PARA ATENDER OS PROGRAMAS NAAB E NASF, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_no_18_-_revisao_geral__dos_servidores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_no_18_-_revisao_geral__dos_servidores.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_19-_altera_disposivo_das_leis_3643_e_3804.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_19-_altera_disposivo_das_leis_3643_e_3804.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR DISPOSITIVOS DAS LEIS MUNICIPAIS Nº 3.643/2019 E Nº 3.804/2022, QUE DISPÕE SOBRE O USO DO MÁQUINÁRIO PÚBLICO E CUSTO DA HORA MÁQUINA PARA PRESTAÇÃO DE SERVIÇOS A PARTICULARES, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_lei_n_20-_uma_vaga_de_professor_de_educacao_infantil.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_lei_n_20-_uma_vaga_de_professor_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO DE UM PROFESSOR DE EDUCAÇÃO INFANTIL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_21-_altera_disposivo_da_lei_3809.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_21-_altera_disposivo_da_lei_3809.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR DISPOSITIVO DA LEI MUNICIPAL Nº 3.809/2023, QUE DISPÕE SOBRE A CONTRATAÇÃO DE MONITORES PARA NECESSIDADES ESPECIAIS, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_22_-_altera_disposivo_das_leis_2147-.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_22_-_altera_disposivo_das_leis_2147-.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR, REVOGAR E ACRESCENTAR DISPOSITIVOS DA LEI MUNICIPAL 2.147 DE 05 DE MARÇO DE 2004 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA  O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE"</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/913/projeto_de_lei_n_23_-_contratacao_1_engenheiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/913/projeto_de_lei_n_23_-_contratacao_1_engenheiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, DE 1 (UM) ENGENHEIRO CIVIL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/914/projeto_de_lei_n_24_-_professor_series_iniciais.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/914/projeto_de_lei_n_24_-_professor_series_iniciais.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO DE 2 (DOIS) PROFESSORES PARA SÉRIES INICIAIS DO ENSINO FUNDAMENTAL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_n25_-__dia_do_evangelico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_n25_-__dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA DO EVANGÉLICO NO MUNICÍPIO DE LIBERATO SALZANO/RS.”</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_26_-_compensacao_de_regimes.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_26_-_compensacao_de_regimes.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL/SUPLEMENTAR NO ORÇAMENTO/PROGRAMA/AÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2023.”</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_n_27_-__autoriza_pagar_despesas_delegados_conferencia_estadual_da_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_n_27_-__autoriza_pagar_despesas_delegados_conferencia_estadual_da_saude.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A RESSARCIR DESPESAS DE ALIMENTAÇÃO E HOSPEDAGEM PARA DELEGADOS DA 9ª CONFERÊNCIA ESTADUAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei__no_28_-_autoriza_realizar_termo_de_fomento.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei__no_28_-_autoriza_realizar_termo_de_fomento.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORMALIZAR TERMO DE FOMENTO COM A CASA DE ASSISTÊNCIA SOCIAL AMOR E CARIDADE DA CIDADE DE NONOAI/RS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_n_29__-_autoriza_contratar_empresa_procad_suas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_n_29__-_autoriza_contratar_empresa_procad_suas.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR EMPRESA PARA ATUALIZAÇÃO E REGULARIZAÇÃO DOS REGISTROS DO CADÚNICO, CONFORME O PROGRAMA DE FORTALECIMENTO EMERGENCIAL DO ATENDIMENTO DO CADASTRO ÚNICO NO SISTEMA ÚNICO DA ASSISTÊNCIA SOCIAL (PROCAD-SUAS), E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_lei_no_30_-_altera_disposivo_da_lei_3519.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_lei_no_30_-_altera_disposivo_da_lei_3519.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR DISPOSITIVO DA LEI MUNICIPAL Nº 3.519/2017, QUE INSTITUI O CONSELHO MUNICIPAL DE CULTURA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_n_31_-_reajusta_piso_agentes_de_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_n_31_-_reajusta_piso_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>“REAJUSTA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_no_32_-_convenio_com_o_municipio_de_tres_palmeiras.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_no_32_-_convenio_com_o_municipio_de_tres_palmeiras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 32, de 16 de maio de 2023_x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE TRÊS PALMEIRAS, ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_no_33_-_altera_disposivo_da_lei_3519.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_no_33_-_altera_disposivo_da_lei_3519.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 33, de 16 de maio de 2023 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR E ACRESCENTAR DISPOSITIVO DA LEI MUNICIPAL Nº 3.519/2017, QUE INSTITUI O CONSELHO MUNICIPAL DE CULTURA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_n_34_-_uma_vaga_de_cozinheiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_n_34_-_uma_vaga_de_cozinheiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO DE (1) UM COZINHEIRO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_no_35_-_altera_disposivo_da_lei_2091.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_no_35_-_altera_disposivo_da_lei_2091.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR DISPOSITIVOS DA LEI MUNICIPAL Nº 2.091/2003, QUE DISPÕE SOBRE A CONTRIBUIÇÃO DE MELHORIA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_36_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_36_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA EXECUÇÃO DE OBRAS PÚBLICAS QUE ENUMERA.”</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_n_37_-_agente_admonistrativo_naab.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_n_37_-_agente_admonistrativo_naab.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA DE 1 (UM) AGENTE ADMINISTRATIVO, PARA ATENDER O PROGRAMA NAAB, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_n_38_-_contratacao_1_farmaceutico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_n_38_-_contratacao_1_farmaceutico.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, DE 1 (UM) FARMACÊUTICO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_no_39_-_altera_disposivo_da_lei_2091.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_no_39_-_altera_disposivo_da_lei_2091.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR DISPOSITIVO DA LEI MUNICIPAL Nº 2.091/2003, QUE DISPÕE SOBRE A CONTRIBUIÇÃO DE MELHORIA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_40_-_contribuicao_de_melhoria_loteamento_ferrarini.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_40_-_contribuicao_de_melhoria_loteamento_ferrarini.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_n_41_-_operador_de_maquina_e_motorista.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_n_41_-_operador_de_maquina_e_motorista.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (1) VAGA DE OPERADOR DE MÁQUINAS E (1) VAGA PARA MOTORISTA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_42_-_contribuicao_de_melhoria_rua_voluntarios_da_patria.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_42_-_contribuicao_de_melhoria_rua_voluntarios_da_patria.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_n43_-_professor_de_historia_e_espanhol.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_n43_-_professor_de_historia_e_espanhol.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO 1 (UM) PROFESSOR DE LÍNGUA ESPANHOLA E 1 (UM) PROFESSOR DE HISTÓRIA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_de_lei_no_44_-_atribuicoes_aos_cargos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_de_lei_no_44_-_atribuicoes_aos_cargos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR ATRIBUIÇÕES AOS CARGOS DE ENCARREGADO DO DESENVOLVIMENTO DA ÁREA PRIMÁRIA DE PRODUÇÃO AGRÍCOLA, CHEFE DE GABINETE E SUBDIRETOR DA ASSISTÊNCIA SOCIAL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_de_lei_no_45_-_criar_cargos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_de_lei_no_45_-_criar_cargos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CRIAR CARGOS DE PROVIMENTO EFETIVO DE FISCAL AMBIENTAL, ANALISTA DE APOSENTADORIAS E PENSÕES, AUXILIAR DE COMPRAS E PSICÓLOGO EDUCACIONAL JUNTO AO QUADRO DE SERVIDORES EFETIVOS CONSTANTES NA LEI MUNICIPAL 933 DE 28 DE JUNHO DE 1991”</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_no_46_-_autorizacao_para_firmar_termo_aditivo_e_reajustar_valor_repassado_ao_convenio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_no_46_-_autorizacao_para_firmar_termo_aditivo_e_reajustar_valor_repassado_ao_convenio.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE ADITIVO E REAJUSTAR O VALOR REPASSADO AO CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BENEFICENTE SANTO ANTÔNIO, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_n_47_-_contratacao_agentes_de_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_n_47_-_contratacao_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, DE 03 (TRÊS) AGENTES COMUNITÁRIOS DE SAÚDE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_n_48_-_uma_vaga_professor_educacao_fisica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_n_48_-_uma_vaga_professor_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO DE (1) UM PROFESSOR DE EDUCAÇÃO FÍSICA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_n49_-_uma_vaga_engenheiro_civil.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_n49_-_uma_vaga_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO DE 1 (UM) ENGENHEIRO CIVIL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei__no_50_-_mudanca_de_classe_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei__no_50_-_mudanca_de_classe_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 50, de 09 de agosto de 2023._x000D_
 “ALTERA REDAÇÃO DO INCISO III, DO ARTIGO 25 DA LEI MUNICIPAL 2.048/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.”</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_n_51_-_leilao_para_alienar_bens.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_n_51_-_leilao_para_alienar_bens.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER LEILÃO PARA ALIENAR BENS MÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_52-_altera_dispositivo_da_lei_2.223.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_52-_altera_dispositivo_da_lei_2.223.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 14 DA LEI MUNICIPAL Nº 2.223/04, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_53_-_politica_publica_do_meio_ambiente.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_53_-_politica_publica_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA DO MEIO AMBIENTE DO LIBERATO SALZANO, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_n_54_-_lei_diretrizes_orcamentarias_ano_2024.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_n_54_-_lei_diretrizes_orcamentarias_ano_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.”</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei__no_55_-_adiantamento_de_numerario.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei__no_55_-_adiantamento_de_numerario.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_n_56_-__reestruturacao_do_plano_de_cargos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_n_56_-__reestruturacao_do_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE LIBERATO SALZANO/RS, REESTRUTURA O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_57_-_completivo_remuneratorio_enfermagem.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_57_-_completivo_remuneratorio_enfermagem.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI 14434/2022, CRIA O COMPLETIVO REMUNERATÓRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei__no_58_-_atribuicoes_ao_cargo_auxiliar_de_consultorio_odontologico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei__no_58_-_atribuicoes_ao_cargo_auxiliar_de_consultorio_odontologico.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ACRESCENTAR ATRIBUIÇÕES AO CARGO DE AUXILIAR DE CONSULTÓRIO ODONTOLÓGICO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_59_-_cessao_de_uso_isau.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_59_-_cessao_de_uso_isau.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL CEDER EM CESSÃO DE USO GRATUITO UM TRATOR E UM DISTRIBUIDOR DE CALCÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/962/projeto_de_lei_n_60_-__autoriza_pagar_vale_alimentacao_-_eleicoes_conselho_tutelar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/962/projeto_de_lei_n_60_-__autoriza_pagar_vale_alimentacao_-_eleicoes_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PAGAR VALE ALIMENTAÇÃO PARA OS CONVOCADOS PELA PORTARIA MUNICIPAL Nº 317/2023 E AOS CONSELHEIROS DO CONDICA QUE IRÃO TRABALHAR NAS ELEIÇÕES DO CONSELHO TUTELAR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_61_-_autorizacao_para_firmar_acordo_de_cooperacao.docx</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_61_-_autorizacao_para_firmar_acordo_de_cooperacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CELEBRAR ACORDO DE COOPERAÇÃO COM ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA DE LIBERATO SALZANO - AHCLISA PARA CEDÊNCIA DE DOIS SERVIDORES EFETIVOS”</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/966/projeto_de_lei_n_62_-_reestruturacao_do_plano_de_cargos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/966/projeto_de_lei_n_62_-_reestruturacao_do_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/971/projeto_de_lei__no_63__-_criar_cargo_analista_de_planejamento.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/971/projeto_de_lei__no_63__-_criar_cargo_analista_de_planejamento.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CRIAR CARGO DE PROVIMENTO EFETIVO DE ANALISTA DE PLANEJAMENTO, JUNTO AO QUADRO DE SERVIDORES EFETIVOS DO MUNICÍPIO DE LIBERATO SALZANO”</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/972/projeto_de_lei_n_64_-_motorista.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/972/projeto_de_lei_n_64_-_motorista.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (1) UMA VAGA PARA MOTORISTA, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/973/projeto_de_lei_no_65-_loa_2024.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/973/projeto_de_lei_no_65-_loa_2024.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE 2.024.”</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_66_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_66_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei__no_67_-_contratos_eletronicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei__no_67_-_contratos_eletronicos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O USO DOS MEIOS ELETRÔNICOS PARA A REALIZAÇÃO DO _x000D_
 PROCESSO ADMINISTRATIVO NO ÂMBITO DO MUNICÍPIO DE LIBERATO SALZANO, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei__no_68_-_autorizacao_para_abrir_credito_especial_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei__no_68_-_autorizacao_para_abrir_credito_especial_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE LIBERATO _x000D_
 SALZANO - RS E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO _x000D_
 ANUAL DE 2023 NO VALOR DE R$ R$ 64.184,57.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/977/projeto_de_lei_no_69_-_define_como_zona_industrial_a_area_da_matricula_no_13.502prot._42.373.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/977/projeto_de_lei_no_69_-_define_como_zona_industrial_a_area_da_matricula_no_13.502prot._42.373.pdf</t>
   </si>
   <si>
     <t>“DEFINE COMO ZONA INDUSTRIAL (ZI) A ÁREA DELIMIDATA NA MATRÍCULA Nº _x000D_
 13.502/PROT. 42.373, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/980/projeto_de_lei__no_70_-_lei_anticorrupcao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/980/projeto_de_lei__no_70_-_lei_anticorrupcao.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA, NO ÂMBITO DO MUNICÍPIO, A LEI FEDERAL Nº 12.846, DE 1º DE _x000D_
 AGOSTO DE 2013, QUE DISPÕE SOBRE A RESPONSABILIZAÇÃO ADMINISTRATIVA E _x000D_
 CIVIL DE PESSOAS JURÍDICAS PELA PRÁTICA DE ATOS CONTRA A ADMINISTRAÇÃO _x000D_
 PÚBLICA.”</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_n_71_-_enfermeiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_n_71_-_enfermeiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO,_x000D_
 EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (1) UMA VAGA_x000D_
 PARA ENFERMEIRO (A), APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/982/projeto_de_lei_no_72_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_urbanas_consolidadas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/982/projeto_de_lei_no_72_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_urbanas_consolidadas.pdf</t>
   </si>
   <si>
     <t>“DEFINE AS METRAGENS DE ÁREAS DE PRESERVAÇÃO PERMANENTE EM ÁREAS URBANAS CONSOLIDADAS, NOS TERMOS DA LEI FEDERAL Nº 12.651/2012, (AS ÁREAS NÃO EDIFICANTES, NOS TERMOS DA LEI FEDERAL Nº 6.766/1979) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/983/projeto_de_lei_no_73_-_alterar_inciso_iv_do_artigo_14_da__lei_2.223.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/983/projeto_de_lei_no_73_-_alterar_inciso_iv_do_artigo_14_da__lei_2.223.pdf</t>
   </si>
   <si>
     <t>“ALTERA O INCISO IV DO ARTIGO 14 DA LEI MUNICIPAL Nº 2.223/04, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_74_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_consolidadas_-_distrito_industrial_isau.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_74_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_consolidadas_-_distrito_industrial_isau.pdf</t>
   </si>
   <si>
     <t>“DEFINE AS METRAGENS DE ÁREAS DE PRESERVAÇÃO PERMANENTE EM ÁREA INDUSTRIAL CONSOLIDADA, NOS TERMOS DA LEI FEDERAL Nº 12.651/2012, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_01-2023_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_01-2023_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DOS CUSTOS DA REFORMA E MANUTENÇÃO DA CAMIONETE F250 E DO CARREGADOR MICHIGAN</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_02-2023_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_02-2023_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>RI 02/2023 REQUERENDO INFORMAÇÕES QUANTO AOS GASTOS COM O CIMAL</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_03-2023_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_03-2023_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 03/2023 Requerendo relatório de custos de manutenção e reforma do motor da Camionete f350 e manutenção elétrica da camionete L200.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_04-2023_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_04-2023_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>Requerendo informações se foram entregues e a data de entrega das cestas básicas da estiagem no ano de 2023;</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_05-2023_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_05-2023_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>RI 05/2023 VALORES GASTOS PELO MUNICÍPIO COM O CIMAU - CONSÓRCIO INTERMUNICIPAL DO MÉDIO ALTO URUGUAI E COM O LABORATÓRIO UNILAB</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/941/req._licenca_ver._adilio_agosto_2023.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/941/req._licenca_ver._adilio_agosto_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA 01/2023 - Requerendo Licença no mês de agosto de 2023</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/963/req._licenca_ver._altair_garcia_outubro_2023.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/963/req._licenca_ver._altair_garcia_outubro_2023.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR NO MÊS DE OUTUBRO DE 2023</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/964/req._licenca_ver._adilio_outubro_2023.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/964/req._licenca_ver._adilio_outubro_2023.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO NO MÊS DE OUTUBRO DE 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1548,68 +1548,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_01.2023_-_adilio_monitores_no_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_02.2023_-_djonas_guarda_nas_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_03.2023_-_altair_-_muros_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_04.2023_-_andrea_-_guarda-corpo_sobre_a_sala_cedida_para_a_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_05.2023_-_andrea_-_alteracao_da_lei_1.169_modificada_pela_lei_3.799..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_06.2023_-_andrea_-_reforma_no_salao_da_cominidade_de_tres_municipios..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_07.2023_-_ivanir_-_duplicacao_de_bueiros..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_08.2023_-_ivanir_-_duplicacao_de_bueiros..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_09.2023_-_ivanir_-_incentivo_produtores_de_leite..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_10.2023_-_edelar_-_alarme_musical_nas_escolas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_11.2023_-_guadagnin_-_destinacao_de_recursos_a_apae.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/956/mocao_no_01.2023_apoio_ao_chamamento_2a_fase_concurso_susepe-rs.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_decreto_legislativo_aprovando_as_contas_de_governo_exercicio_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_decreto_legislativo_aprovando_as_contas_anuais_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_complementar_municipal_01_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_n_01_-_monitor_para_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_n_02_-psicologo_educacional.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei__no_03_-_servente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei__n_04_-_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_n_05_-_operador_de_maquina_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_n_06_-_operario_e_vigia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_07_-_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_lei__n_08_-_auxiliar_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/897/projeito_de_lei_no_09_-_ajuda_de_custo_medico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei__no_10_-_atribuicoes_aos_cargos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/899/projeto_de_lei_no_11_-_veiculo_comodato.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/900/projeto_de_lei_n_12_-_permuta_terrenos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_no_13-_altera_disposivo_da_lei_870.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_n__14_-_revisao_geral__dos_servidores_2_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/903/projeto_de_lei_n_15_-_programa_de_prevencao_e_combate_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/904/projeto_de_lei_no_16_-_agentes_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_n_17_naab-_nasf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_no_18_-_revisao_geral__dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_19-_altera_disposivo_das_leis_3643_e_3804.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_lei_n_20-_uma_vaga_de_professor_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_21-_altera_disposivo_da_lei_3809.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_22_-_altera_disposivo_das_leis_2147-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/913/projeto_de_lei_n_23_-_contratacao_1_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/914/projeto_de_lei_n_24_-_professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_n25_-__dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_26_-_compensacao_de_regimes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_n_27_-__autoriza_pagar_despesas_delegados_conferencia_estadual_da_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei__no_28_-_autoriza_realizar_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_n_29__-_autoriza_contratar_empresa_procad_suas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_lei_no_30_-_altera_disposivo_da_lei_3519.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_n_31_-_reajusta_piso_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_no_32_-_convenio_com_o_municipio_de_tres_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_no_33_-_altera_disposivo_da_lei_3519.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_n_34_-_uma_vaga_de_cozinheiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_no_35_-_altera_disposivo_da_lei_2091.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_36_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_n_37_-_agente_admonistrativo_naab.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_n_38_-_contratacao_1_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_no_39_-_altera_disposivo_da_lei_2091.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_40_-_contribuicao_de_melhoria_loteamento_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_n_41_-_operador_de_maquina_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_42_-_contribuicao_de_melhoria_rua_voluntarios_da_patria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_n43_-_professor_de_historia_e_espanhol.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_de_lei_no_44_-_atribuicoes_aos_cargos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_de_lei_no_45_-_criar_cargos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_no_46_-_autorizacao_para_firmar_termo_aditivo_e_reajustar_valor_repassado_ao_convenio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_n_47_-_contratacao_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_n_48_-_uma_vaga_professor_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_n49_-_uma_vaga_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei__no_50_-_mudanca_de_classe_magisterio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_n_51_-_leilao_para_alienar_bens.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_52-_altera_dispositivo_da_lei_2.223.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_53_-_politica_publica_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_n_54_-_lei_diretrizes_orcamentarias_ano_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei__no_55_-_adiantamento_de_numerario.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_n_56_-__reestruturacao_do_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_57_-_completivo_remuneratorio_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei__no_58_-_atribuicoes_ao_cargo_auxiliar_de_consultorio_odontologico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_59_-_cessao_de_uso_isau.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/962/projeto_de_lei_n_60_-__autoriza_pagar_vale_alimentacao_-_eleicoes_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_61_-_autorizacao_para_firmar_acordo_de_cooperacao.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/966/projeto_de_lei_n_62_-_reestruturacao_do_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/971/projeto_de_lei__no_63__-_criar_cargo_analista_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/972/projeto_de_lei_n_64_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/973/projeto_de_lei_no_65-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_66_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei__no_67_-_contratos_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei__no_68_-_autorizacao_para_abrir_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/977/projeto_de_lei_no_69_-_define_como_zona_industrial_a_area_da_matricula_no_13.502prot._42.373.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/980/projeto_de_lei__no_70_-_lei_anticorrupcao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_n_71_-_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/982/projeto_de_lei_no_72_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/983/projeto_de_lei_no_73_-_alterar_inciso_iv_do_artigo_14_da__lei_2.223.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_74_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_consolidadas_-_distrito_industrial_isau.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_01-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_02-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_03-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_04-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_05-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/941/req._licenca_ver._adilio_agosto_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/963/req._licenca_ver._altair_garcia_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/964/req._licenca_ver._adilio_outubro_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_01.2023_-_adilio_monitores_no_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_02.2023_-_djonas_guarda_nas_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_03.2023_-_altair_-_muros_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_04.2023_-_andrea_-_guarda-corpo_sobre_a_sala_cedida_para_a_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_05.2023_-_andrea_-_alteracao_da_lei_1.169_modificada_pela_lei_3.799..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_06.2023_-_andrea_-_reforma_no_salao_da_cominidade_de_tres_municipios..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_07.2023_-_ivanir_-_duplicacao_de_bueiros..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_08.2023_-_ivanir_-_duplicacao_de_bueiros..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_09.2023_-_ivanir_-_incentivo_produtores_de_leite..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_10.2023_-_edelar_-_alarme_musical_nas_escolas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_11.2023_-_guadagnin_-_destinacao_de_recursos_a_apae.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/956/mocao_no_01.2023_apoio_ao_chamamento_2a_fase_concurso_susepe-rs.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_decreto_legislativo_aprovando_as_contas_de_governo_exercicio_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_decreto_legislativo_aprovando_as_contas_anuais_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_complementar_municipal_01_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_n_01_-_monitor_para_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_n_02_-psicologo_educacional.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei__no_03_-_servente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei__n_04_-_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_n_05_-_operador_de_maquina_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_n_06_-_operario_e_vigia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_07_-_visitador_pim.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_lei__n_08_-_auxiliar_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/897/projeito_de_lei_no_09_-_ajuda_de_custo_medico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei__no_10_-_atribuicoes_aos_cargos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/899/projeto_de_lei_no_11_-_veiculo_comodato.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/900/projeto_de_lei_n_12_-_permuta_terrenos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_no_13-_altera_disposivo_da_lei_870.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_n__14_-_revisao_geral__dos_servidores_2_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/903/projeto_de_lei_n_15_-_programa_de_prevencao_e_combate_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/904/projeto_de_lei_no_16_-_agentes_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_n_17_naab-_nasf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_no_18_-_revisao_geral__dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_19-_altera_disposivo_das_leis_3643_e_3804.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_lei_n_20-_uma_vaga_de_professor_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_21-_altera_disposivo_da_lei_3809.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_22_-_altera_disposivo_das_leis_2147-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/913/projeto_de_lei_n_23_-_contratacao_1_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/914/projeto_de_lei_n_24_-_professor_series_iniciais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_n25_-__dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_26_-_compensacao_de_regimes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_n_27_-__autoriza_pagar_despesas_delegados_conferencia_estadual_da_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei__no_28_-_autoriza_realizar_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_n_29__-_autoriza_contratar_empresa_procad_suas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_lei_no_30_-_altera_disposivo_da_lei_3519.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_n_31_-_reajusta_piso_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_no_32_-_convenio_com_o_municipio_de_tres_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_no_33_-_altera_disposivo_da_lei_3519.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_n_34_-_uma_vaga_de_cozinheiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_no_35_-_altera_disposivo_da_lei_2091.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_no_36_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_n_37_-_agente_admonistrativo_naab.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_n_38_-_contratacao_1_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_no_39_-_altera_disposivo_da_lei_2091.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_40_-_contribuicao_de_melhoria_loteamento_ferrarini.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_n_41_-_operador_de_maquina_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_42_-_contribuicao_de_melhoria_rua_voluntarios_da_patria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_n43_-_professor_de_historia_e_espanhol.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_de_lei_no_44_-_atribuicoes_aos_cargos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_de_lei_no_45_-_criar_cargos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_no_46_-_autorizacao_para_firmar_termo_aditivo_e_reajustar_valor_repassado_ao_convenio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_n_47_-_contratacao_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_lei_n_48_-_uma_vaga_professor_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_n49_-_uma_vaga_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei__no_50_-_mudanca_de_classe_magisterio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_n_51_-_leilao_para_alienar_bens.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_52-_altera_dispositivo_da_lei_2.223.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_53_-_politica_publica_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_n_54_-_lei_diretrizes_orcamentarias_ano_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei__no_55_-_adiantamento_de_numerario.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_n_56_-__reestruturacao_do_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_57_-_completivo_remuneratorio_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei__no_58_-_atribuicoes_ao_cargo_auxiliar_de_consultorio_odontologico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_59_-_cessao_de_uso_isau.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/962/projeto_de_lei_n_60_-__autoriza_pagar_vale_alimentacao_-_eleicoes_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_61_-_autorizacao_para_firmar_acordo_de_cooperacao.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/966/projeto_de_lei_n_62_-_reestruturacao_do_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/971/projeto_de_lei__no_63__-_criar_cargo_analista_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/972/projeto_de_lei_n_64_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/973/projeto_de_lei_no_65-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_66_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei__no_67_-_contratos_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei__no_68_-_autorizacao_para_abrir_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/977/projeto_de_lei_no_69_-_define_como_zona_industrial_a_area_da_matricula_no_13.502prot._42.373.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/980/projeto_de_lei__no_70_-_lei_anticorrupcao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_n_71_-_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/982/projeto_de_lei_no_72_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/983/projeto_de_lei_no_73_-_alterar_inciso_iv_do_artigo_14_da__lei_2.223.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_74_-_define_as_metragens_de_areas_de_preservacao_permanente_em_areas_consolidadas_-_distrito_industrial_isau.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_01-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_02-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_03-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_04-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_05-2023_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/941/req._licenca_ver._adilio_agosto_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/963/req._licenca_ver._altair_garcia_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2023/964/req._licenca_ver._adilio_outubro_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>