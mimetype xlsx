--- v0 (2025-11-28)
+++ v1 (2026-04-22)
@@ -54,604 +54,604 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_01.2024_-_milton_biasus_redutor_de_velocidade_didi_cover..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_01.2024_-_milton_biasus_redutor_de_velocidade_didi_cover..pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na via de acesso a Linha Moreira próximo a residência de Rodrigo Cover.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Djonas Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_02.2024_-_djonas_zandona_redutor_de_velocidade_via_de_acesso_a_linha_moreira..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_02.2024_-_djonas_zandona_redutor_de_velocidade_via_de_acesso_a_linha_moreira..pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na via de acesso à Linha Moreira, próximo ao condomínio Habitar Brasil.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao_03.2024_-_milton_biasus_redutor_de_velocidade_loteamento_ferrarini..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao_03.2024_-_milton_biasus_redutor_de_velocidade_loteamento_ferrarini..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA SANTO ANTONIO NO LOTEAMENTO FERRARINI.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Andréa De Assumpção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_05.2024_-_andrea_-_prorrogacao_parcelas_iptu_atingidos_pela_enchente.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_05.2024_-_andrea_-_prorrogacao_parcelas_iptu_atingidos_pela_enchente.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal conceda a prorrogação do prazo para pagamento das parcelas do IPTU aos moradores atingidos pela enchente.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_04.2024_-_milton_biasus_construcao_de_casas_populares_no_loteamento_miotto_para_os_desabrigados_da_enchente..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_04.2024_-_milton_biasus_construcao_de_casas_populares_no_loteamento_miotto_para_os_desabrigados_da_enchente..pdf</t>
   </si>
   <si>
     <t>Poder Executivo Municipal que providencie a construção de casas populares no loteamento Miotto, para atender os moradores que perderam suas residências com a enchente de dois de maio.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/mocao_no_01.2024_aplauso_ao_trabalho_de_enfrentamento_a_enchente_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/mocao_no_01.2024_aplauso_ao_trabalho_de_enfrentamento_a_enchente_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLUSOS Nº 01/2024 ESTENDEDO OS APLAUSOS A TODOS OS VOLTUNTÁRIOS PELOS SERVIÇOS PRESTADOS NA OCASIÃO DA ENCHENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/mocao_no_02.2024_em_apoio_a_anistia_da_divida_do_estado_do_rs_para_com_a_uniao_pelo_periodo_de_36_mesmes_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/mocao_no_02.2024_em_apoio_a_anistia_da_divida_do_estado_do_rs_para_com_a_uniao_pelo_periodo_de_36_mesmes_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº. 02/2024 – MOÇÃO DE APOIO PARA ANISTIA DAS PARCELAS DA DÍVIDA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL COM A UNIÃO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Altair Garcia</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_do_legislativo_no_01.2024_aumento_real_dos_vencimentos_dos_servidores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_do_legislativo_no_01.2024_aumento_real_dos_vencimentos_dos_servidores.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_legislativo_no_02-2024.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_legislativo_no_02-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIBERATO SALZANO/RS PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_legislativo_no_03-2024.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_legislativo_no_03-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_do_legislativo_no_04.2024.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_do_legislativo_no_04.2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.984, DE 08 DE NOVEMBRO DE 2010, QUE DISPÕE SOBRE A CELEBRAÇÃO DE ACORDOS COM VEREADORES E SERVIDORES QUE EM VIRTUDE DE NECESSIDADE DE DESLOCAMENTOS A SERVIÇOS, TREINAMENTOS OU EM REPRESENTATIVIDADE DA CÂMARA PARA FORA DO TERRITÓRIO DO MUNICÍPIO, TENHAM NECESSIDADE DE UTILIZAR SEUS PRÓPRIOS VEÍCULOS PARA EFETUAR OS RESPECTIVOS DESLOCAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_n_01_-_2024__-_pss_professores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_n_01_-_2024__-_pss_professores.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (3) PROFESSORES DE EDUCAÇÃO INFANTIL E (1) PROFESSOR DE SÉRIES INICIAIS, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_02_-_2024_-_contribuicao_de_melhoria_sec._da_fazenda.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_02_-_2024_-_contribuicao_de_melhoria_sec._da_fazenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA EXECUÇÃO DE OBRAS PÚBLICAS QUE ENUMERA.”</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_lei_n_03_-_operador_de_maquina.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_lei_n_03_-_operador_de_maquina.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (1) VAGA DE OPERADOR DE MÁQUINAS, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_04_-_reajusta_piso_agentes_de_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_04_-_reajusta_piso_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>“REAJUSTA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_05_-_2024__-_pss_professor_educacao_infantil.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_05_-_2024__-_pss_professor_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (1) PROFESSOR DE EDUCAÇÃO INFANTIL, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_n_06_fiscal_de_obras_e_postura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_n_06_fiscal_de_obras_e_postura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 06, de 07 de fevereiro de 2024._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA (1) UMA VAGA DE FISCAL DE OBRAS E POSTURAS, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_07_visitador_pim_dois.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_07_visitador_pim_dois.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 02 (DOIS) VISITADORES DO PIM EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_n_08_-_2024__-_pss_professor_educacao_infantil_uma_vaga.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_n_08_-_2024__-_pss_professor_educacao_infantil_uma_vaga.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no_09__revisao_geral__dos_servidores_executivo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no_09__revisao_geral__dos_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO, DOS SERVIDORES EFETIVOS, CELETISTAS E COMISSIONADOS DO QUADRO GERAL DO PODER EXECUTIVO MUNICIPAL, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, OS PROVENTOS DOS APOSENTADOS E PENSIONISTAS.”</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no__10_revisao_geral__agentes_politicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no__10_revisao_geral__agentes_politicos.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS.”</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no_11__revisao_geral__servidores_legislativo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no_11__revisao_geral__servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.”</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no_12__revisao_geral__dos_servidores_executivo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no_12__revisao_geral__dos_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no__13_revisao_geral__agentes_politicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no__13_revisao_geral__agentes_politicos.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no_14__revisao_geral__servidores_legislativo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no_14__revisao_geral__servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_n_15_altera_dispositivo_da_lei_3771-2022.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_n_15_altera_dispositivo_da_lei_3771-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR  DISPOSITIVOS DA LEI MUNICIPAL Nº 3771/2022, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_n_16__prorrogacao_contrato_temporario_professores_educacao_fisica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_n_16__prorrogacao_contrato_temporario_professores_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE CONTRATOS TEMPORÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei__no_17_-_autorizacao_para_abrir_credito_especial_aldir_blanc.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei__no_17_-_autorizacao_para_abrir_credito_especial_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE LIBERATO SALZANO - RS E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$ R$ 51.627,91.”</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_n_18_-_servente_e_cozinheiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_n_18_-_servente_e_cozinheiro.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA DUAS VAGAS DE SERVENTE E DUAS VAGAS DE COZINHEIRO (A), APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei__n_19_secretaria_da_fazenda_-_isencao_iptu_e_taxa_de_de_lienca_e_localizacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei__n_19_secretaria_da_fazenda_-_isencao_iptu_e_taxa_de_de_lienca_e_localizacao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ISENÇÃO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) E DA TAXA DE LICENÇA E LOCALIZAÇÃO PARA IMÓVEIS, EDIFICADOS OU NÃO, E PARA A SEDE DE EMPRESAS ATINGIDAS POR ENCHENTES OU ALAGAMENTOS CAUSADOS PELAS CHUVAS OCORRIDAS NO MUNICÍPIO DE LIBERATO SALZANO, NAS HIPÓTESES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_n_20_-_pss_procurador_do_municipio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_n_20_-_pss_procurador_do_municipio.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE PROCURADOR(A) DO MUNICÍPIO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no_-__rpps_alterar_e_acresecenta_dispositivos_na__lei_municipal_n__2223.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no_-__rpps_alterar_e_acresecenta_dispositivos_na__lei_municipal_n__2223.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.223/04, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_n_22_-_contratacao__1_vaga_servente.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_n_22_-_contratacao__1_vaga_servente.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO PARA UMA VAGA DE SERVENTE, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_n_23_-_monitor_escolar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_n_23_-_monitor_escolar.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 (UM) MONITOR PARA NECESSIDADES ESPECIAIS, EM CARÁTER EMERGENCIAL E TEMPORÁRIO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.”</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_n_24_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_n_24_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL/SUPLEMENTAR NO ORÇAMENTO/PROGRAMA/AÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2024.”</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_n_25__diretrizes__orcamentarias.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_n_25__diretrizes__orcamentarias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO DE 2025.”</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_n_26_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_n_26_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL/SUPLEMENTAR NO ORÇAMENTO/PROGRAMA/AÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE   2024.”</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_n_27_aumento_do_repasse_com_associacao_hos_santo_antonio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_n_27_aumento_do_repasse_com_associacao_hos_santo_antonio.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE ADITIVO E REAJUSTAR O VALOR REPASSADO AO CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BENEFICENTE SANTO ANTÔNIO, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_n_28_institui_o_programa_da_citricultura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_n_28_institui_o_programa_da_citricultura.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO À CITRICULTURA NO MUNICÍPIO DE LIBERATO SALZANO/RS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n_29_institui_programa_de_recuperacao_de_solo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n_29_institui_programa_de_recuperacao_de_solo.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DE RECUPERAÇÃO DE SOLO NO MUNICÍPIO DE LIBERATO SALZANO/RS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_n_30-2024__-_loa.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_n_30-2024__-_loa.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE 2.025.”</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_n_31-2024_convenio_maanain.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_n_31-2024_convenio_maanain.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A COMUNIDADE TERAPÊUTICA MAANAIM, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_n_32_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_n_32_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_n_33_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_n_33_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL/SUPLEMENTAR NO ORÇAMENTO/PROGRAMA/AÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE   2024.”</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_n_34_define_metragens_de_areas_de_prservacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_n_34_define_metragens_de_areas_de_prservacao.pdf</t>
   </si>
   <si>
     <t>“DEFINE AS METRAGENS DE ÁREAS DE PRESERVAÇÃO PERMANENTE EM ÁREAS URBANAS CONSOLIDADAS, NOS TERMOS DA LEI FEDERAL Nº 12.651/2012, (AS ÁREAS NÃO EDIFICANTES, NOS TERMOS DA LEI FEDERAL Nº 6.766/1979) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_01-2024_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_01-2024_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO SOBRE O PROGRAMA AVANÇAR NA AGRICULTURA, CONSTRUÇÃO DE AÇUDES, DESENVOLVIDO PELA SECRETARIA DA AGRICULTURA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_01-2024_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_01-2024_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>QUE O MUNICÍPIO, ATRAVÉS DA SECRETARIA DA AGRICULTURA, PRESTE INFORMNAÇÕES SOBRE O PROGRAMA AVANÇAR NA AGRICULTURA - CONSTRUÇÃO DE AÇUDES.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_02-2024_vereador_milton_biasus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_02-2024_vereador_milton_biasus.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO NOMINAL E QUANTIDAE DE TELHAS QUE CADA ATINGIDO COM A TEMPESTADE DE GRANIZO RECEBEU.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -958,67 +958,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_01.2024_-_milton_biasus_redutor_de_velocidade_didi_cover..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_02.2024_-_djonas_zandona_redutor_de_velocidade_via_de_acesso_a_linha_moreira..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao_03.2024_-_milton_biasus_redutor_de_velocidade_loteamento_ferrarini..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_05.2024_-_andrea_-_prorrogacao_parcelas_iptu_atingidos_pela_enchente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_04.2024_-_milton_biasus_construcao_de_casas_populares_no_loteamento_miotto_para_os_desabrigados_da_enchente..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/mocao_no_01.2024_aplauso_ao_trabalho_de_enfrentamento_a_enchente_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/mocao_no_02.2024_em_apoio_a_anistia_da_divida_do_estado_do_rs_para_com_a_uniao_pelo_periodo_de_36_mesmes_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_do_legislativo_no_01.2024_aumento_real_dos_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_legislativo_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_do_legislativo_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_n_01_-_2024__-_pss_professores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_02_-_2024_-_contribuicao_de_melhoria_sec._da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_lei_n_03_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_04_-_reajusta_piso_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_05_-_2024__-_pss_professor_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_n_06_fiscal_de_obras_e_postura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_07_visitador_pim_dois.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_n_08_-_2024__-_pss_professor_educacao_infantil_uma_vaga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no_09__revisao_geral__dos_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no__10_revisao_geral__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no_11__revisao_geral__servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no_12__revisao_geral__dos_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no__13_revisao_geral__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no_14__revisao_geral__servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_n_15_altera_dispositivo_da_lei_3771-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_n_16__prorrogacao_contrato_temporario_professores_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei__no_17_-_autorizacao_para_abrir_credito_especial_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_n_18_-_servente_e_cozinheiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei__n_19_secretaria_da_fazenda_-_isencao_iptu_e_taxa_de_de_lienca_e_localizacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_n_20_-_pss_procurador_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no_-__rpps_alterar_e_acresecenta_dispositivos_na__lei_municipal_n__2223.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_n_22_-_contratacao__1_vaga_servente.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_n_23_-_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_n_24_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_n_25__diretrizes__orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_n_26_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_n_27_aumento_do_repasse_com_associacao_hos_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_n_28_institui_o_programa_da_citricultura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n_29_institui_programa_de_recuperacao_de_solo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_n_30-2024__-_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_n_31-2024_convenio_maanain.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_n_32_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_n_33_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_n_34_define_metragens_de_areas_de_prservacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_01-2024_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_01-2024_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_02-2024_vereador_milton_biasus.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_01.2024_-_milton_biasus_redutor_de_velocidade_didi_cover..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_02.2024_-_djonas_zandona_redutor_de_velocidade_via_de_acesso_a_linha_moreira..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao_03.2024_-_milton_biasus_redutor_de_velocidade_loteamento_ferrarini..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_05.2024_-_andrea_-_prorrogacao_parcelas_iptu_atingidos_pela_enchente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_04.2024_-_milton_biasus_construcao_de_casas_populares_no_loteamento_miotto_para_os_desabrigados_da_enchente..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1010/mocao_no_01.2024_aplauso_ao_trabalho_de_enfrentamento_a_enchente_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1012/mocao_no_02.2024_em_apoio_a_anistia_da_divida_do_estado_do_rs_para_com_a_uniao_pelo_periodo_de_36_mesmes_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_do_legislativo_no_01.2024_aumento_real_dos_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_legislativo_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_do_legislativo_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_n_01_-_2024__-_pss_professores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_02_-_2024_-_contribuicao_de_melhoria_sec._da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/988/projeto_de_lei_n_03_-_operador_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_04_-_reajusta_piso_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/992/projeto_de_lei_n_05_-_2024__-_pss_professor_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/993/projeto_de_lei_n_06_fiscal_de_obras_e_postura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_07_visitador_pim_dois.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_n_08_-_2024__-_pss_professor_educacao_infantil_uma_vaga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no_09__revisao_geral__dos_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no__10_revisao_geral__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no_11__revisao_geral__servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no_12__revisao_geral__dos_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no__13_revisao_geral__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no_14__revisao_geral__servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_n_15_altera_dispositivo_da_lei_3771-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_n_16__prorrogacao_contrato_temporario_professores_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei__no_17_-_autorizacao_para_abrir_credito_especial_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_n_18_-_servente_e_cozinheiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei__n_19_secretaria_da_fazenda_-_isencao_iptu_e_taxa_de_de_lienca_e_localizacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_n_20_-_pss_procurador_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no_-__rpps_alterar_e_acresecenta_dispositivos_na__lei_municipal_n__2223.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_n_22_-_contratacao__1_vaga_servente.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_n_23_-_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_n_24_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_n_25__diretrizes__orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_n_26_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_n_27_aumento_do_repasse_com_associacao_hos_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_n_28_institui_o_programa_da_citricultura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_n_29_institui_programa_de_recuperacao_de_solo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_n_30-2024__-_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_n_31-2024_convenio_maanain.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_n_32_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_n_33_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_n_34_define_metragens_de_areas_de_prservacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/995/requerimento_01-2024_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1001/requerimento_01-2024_vereador_milton_biasus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2024/1016/requerimento_02-2024_vereador_milton_biasus.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="197.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="196.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>