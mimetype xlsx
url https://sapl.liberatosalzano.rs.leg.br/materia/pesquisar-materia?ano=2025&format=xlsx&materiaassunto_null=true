--- v1 (2026-01-16)
+++ v2 (2026-04-30)
@@ -54,1850 +54,1850 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lorivan Cazarotto</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_01.2025_-_lorivan_cazarotto_-_remodelacao_avenida_do_comercio..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_01.2025_-_lorivan_cazarotto_-_remodelacao_avenida_do_comercio..pdf</t>
   </si>
   <si>
     <t>Indicação 01/2025 INDICANDO A REMODELAÇÃO DA AVENIDA DO COMÉRCIO NO DISTRITO DE PINHALZINHO, COM A RETIRADA DOS CANTEIROS CENTRAIS E INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_02.2025_-_lorivan_cazarotto_-_incentivos_aos_produtores_de_leite..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_02.2025_-_lorivan_cazarotto_-_incentivos_aos_produtores_de_leite..pdf</t>
   </si>
   <si>
     <t>Indicação 02/2025 INDICANDO QUE O PODER EXECUTIVO MUNICIPAL CONCEDA AOS PRODUTORES DE LEITE OS MESMOS BENEFÍCIOS CONCEDIDOS AOS SUINOCULTORES, COM A DOAÇÃO DE GEOMEMBRANAS E HORAS MÁQUINAS PARA A CONSTRUÇÃO DE TANQUES.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_03.2025_-_lorivan_cazarotto_-_25_de_aumento_para_servidores..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_03.2025_-_lorivan_cazarotto_-_25_de_aumento_para_servidores..pdf</t>
   </si>
   <si>
     <t>Indicação 03/2025 INDICANDO AO PODER EXECUTIVO MUNICIPAL A CENCESSÃO DE AUMENTO SALARIAL DE 25% (VINTE E CINCO POR CENTO) AO QUADRO DE SERVIDORES DO MUNICÍPIO, BEM COMO SEJA REGULARIZADO O PISO SALARIAL DO QUADRO DE ENFERMAGEM E DOS PROFESSORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Daniel Zagotto</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_04.2025_-_daniel_zagotto_-_pontilhao_linha_mindu..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_04.2025_-_daniel_zagotto_-_pontilhao_linha_mindu..pdf</t>
   </si>
   <si>
     <t>Indicação nº 04/2025 INDICANDO AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTILHÃO NA LINHA MINDÚ, NO ACESSO AS PROPRIEDADES DE LOIVO KISNCHER E ROBERTO CAZAROTTO.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_05.2025_-_daniel_zagotto_-_programa_recuperacao_do_solo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_05.2025_-_daniel_zagotto_-_programa_recuperacao_do_solo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 05/2025  INDICANDO AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM PROGRAMA PARA RECUPERAÇÃO DO SOLO, ATRAVÉS DA UTILIZAÇÃO DE DEJETOS LÍQUIDOS DE SUÍNOS, VISANDO A PRESERVAÇÃO DO MEIO AMBIENTE E O FOMENTO DA AGRICULTURA LOCAL.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_06.2025_-_daniel_zagotto_-_incentivo_a_citricultura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_06.2025_-_daniel_zagotto_-_incentivo_a_citricultura.pdf</t>
   </si>
   <si>
     <t>Indicação 06/2025 INDICANDO A IMPLANTAÇÃO DE UM PROGRAMA DE DESENVOLVIMENTO A CITRICULTURA PARA A IMPLANTAÇÃO DE 200 HECTARES DE POMARES NO MUNICÍPIO, SENDO QUE O PRODUTOR RECEBERÁ R$-2.000,00 PARA CADA HECTARE PLANTADO E PODERÁ PLANTAR, ATRAVÉS DO PROGRAMA, ATÉ O MÁXIMO DE 3 HECTARES POR PROPRIEDADE.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tamara Scorteganha</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_07.2025_-_tamara_bancadas_pp_e_pt_-_estudo_viabilidade_acesso_asfaltico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_07.2025_-_tamara_bancadas_pp_e_pt_-_estudo_viabilidade_acesso_asfaltico.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2025 Indicando ao PODER EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE ESTUDO TÉCNICO DE VIABILIDADE DE LIGAÇÃO ASFÁLTICA ENTRE A CIDADE E O DISTRITO DE PINHALZINHO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_08.2025_-_tamara_-_repasse_de_recursos_para_a_aspa.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_08.2025_-_tamara_-_repasse_de_recursos_para_a_aspa.pdf</t>
   </si>
   <si>
     <t>Indicação 08/2025 Indicando que o PODER EXECUTIVO MUNICIPAL PROMOVA OS TRÊMITES LEGAIS PARA QUE A ASPA (ASSOCIAÇÃO SALZANENSE DOS PROTETORES DOS ANIMAIS) ACESSE O VALOR DE R$-20.000,00 APROVADO NA LEI DE ORÇAMENTO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ideno José Sperandio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_09.2025_-_ideno_-_reconstrucao_de_bueiro_e_melhorias_em_estrada_na_linha_bom_retiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_09.2025_-_ideno_-_reconstrucao_de_bueiro_e_melhorias_em_estrada_na_linha_bom_retiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 09/2025 Indicando ao PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A RECONSTRUÇÃO DE UM BUEIRO NA LINHA BOM RETIRO E A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AO CHIQUEIRÃO DA FAMÍLIA GRAPIGLIA.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_10.2025_-_ideno_-_decreto_de_estado_de_emergencia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_10.2025_-_ideno_-_decreto_de_estado_de_emergencia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/2025 indicando que o O PODER EXECUTIVO MUNICIPAL DECRETE ESTADO DE EMERGÊNCIA NO MUNICÍPIO, DEVIDO A ESTIAGEM PROLONGADA.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_11.2025_-_daniel_zagotto_-_perfuracao_de_um_poco_barra_seca..pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_11.2025_-_daniel_zagotto_-_perfuracao_de_um_poco_barra_seca..pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/2025 indicando ao PODER EXECUTIVO MUNICIPAL A PERFURAÇÃO DE UM POÇO ARTESIANO NA LINHA BARRA SECA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_12.2025_-_lorivan_cazarotto_-_lixeiras_no_perimetro_urbano_do_distrito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_12.2025_-_lorivan_cazarotto_-_lixeiras_no_perimetro_urbano_do_distrito.pdf</t>
   </si>
   <si>
     <t>Indicação nº 12/2025 Indicando a INSTALAÇÃO DE LIXEIRAS NO PERÍMETRO URBANO DO DISTRITO DE PINHALZINHO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_13.2025_-_lorivan_cazarotto_-_capela_mortuaria_no_distrito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_13.2025_-_lorivan_cazarotto_-_capela_mortuaria_no_distrito.pdf</t>
   </si>
   <si>
     <t>Indicação 13/2025 Indicando ao EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE UM ESPAÇO PARA CAPELA MORTUÁRIA NO DISTRITO DE PINHALZINHO</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_14.2025_-_milton_biasus_-_servicos_de_maquinas_gratuito_aos_agricultores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_14.2025_-_milton_biasus_-_servicos_de_maquinas_gratuito_aos_agricultores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2025 indicando os SERVIÇOS DE MÁQUINAS GRATUITOS AOS PRODUTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_15.2025_-_ideno_-_carga_horaria_servidor_responsavel_por_deficiente.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_15.2025_-_ideno_-_carga_horaria_servidor_responsavel_por_deficiente.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15/2025 Indicando AO PODER EXECUTIVO MUNICIPAL PARA QUE ENCAMINHE PROJETO DE LEI DISPONDO SOBRE A REDUÇÃO DA CARGA HORÁRIA DO SERVIDOR PÚBLICO MUNICIPAL, EM ATÉ 50%, QUE SEJA PAI OU MÃE, TUTOR, CURADOR OU RESPONSÁVEL LEGAL DE PORTADOR DE NECESSIDADE ESPECIAL.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_16.2025_-_daniel_zagotto_-_incentivo_produtores_de_leite.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_16.2025_-_daniel_zagotto_-_incentivo_produtores_de_leite.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16/2025 INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM PROGRAMA DE INCENTIVO A ATIVIDADE LEITEIRA.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_17.2025_-_milton_biasus_-_remodelacao_da_avenida.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_17.2025_-_milton_biasus_-_remodelacao_da_avenida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 17/2025 Indicando a remodelação dos passeios e canteiros centrais da Avenida Rio Branco, adequando espaços para estacionamento.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_18.2025_-_milton_biasus_-_pracinha_no_bairro_florida.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_18.2025_-_milton_biasus_-_pracinha_no_bairro_florida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 18/2025 Indicando ao Poder Executivo Municipal a construção de uma pracinha recreativa para as crianças no Bairro Flórida.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_19.2025_-_edelar_dallacort_-_calcamento_tres_municipios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_19.2025_-_edelar_dallacort_-_calcamento_tres_municipios.pdf</t>
   </si>
   <si>
     <t>Indicação nº 19/2025 Indicando ao Poder Executivo Municipal a construção de calçamento no centro da Comunidade da Linha Três Municípios.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_20.2025_-_edelar_dallacort_-_calcamento_pinhalzinho_de_cima.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_20.2025_-_edelar_dallacort_-_calcamento_pinhalzinho_de_cima.pdf</t>
   </si>
   <si>
     <t>Indicação nº 20/2025 Indicando ao Poder Executivo Municipal a construção de calçamento no centro da comunidade da Linha Pinhalzinho de Cima.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_21.2025_-_ideno_sperandio_-_emprestimo_do_caminhao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_21.2025_-_ideno_sperandio_-_emprestimo_do_caminhao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 21/2025 Indicando ao Poder Executivo Municipal o envio de Projeto de Lei dispondo sobre a concessão de uso do caminhão Ford, placa IXT-2591 para a Indústria e comércio do município.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Terezinha Baldissera Fochezatto</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_22.2025_-_terezinha_fochezatto_-_calcamento_ate_a_torre_e_na_comunidade_da_linha_dinoca.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_22.2025_-_terezinha_fochezatto_-_calcamento_ate_a_torre_e_na_comunidade_da_linha_dinoca.pdf</t>
   </si>
   <si>
     <t>Indicação nº 22/2025 Indicando ao Poder Executivo Municipal a construção de calçamento na estrada que dá acesso a Linha Dinóca seguindo até a torre e no centro da comunidade da Linha Dinóca.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Valdecir Mangoni</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_23.2025_-_valdecir_mangon_-_abertura_poco_artesiano.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_23.2025_-_valdecir_mangon_-_abertura_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Indicação nº 23/2025 Indicando ao Poder Executivo Municipal a abertura de um poço artesiano a a aquisição de uma caixa d´água para a comunidade da Linha São José Baixo.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_24.2025_-_valdecir_mangon_-_ponte_acesso_linha_santa_catarina.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_24.2025_-_valdecir_mangon_-_ponte_acesso_linha_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indicação 24/2025 Indicando ao Poder Executivo Municipal a reforma ou construção de uma nova ponte, na estrada de acesso a Linha Santa Catarina, próximo a RS 143.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_25.2025_-_valdecir_mangoni-_ponte_linha_sao_jose.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_25.2025_-_valdecir_mangoni-_ponte_linha_sao_jose.pdf</t>
   </si>
   <si>
     <t>Indicação nº 25/2025 Indicando a reforma ou construção de uma ponte na Linha São José Baixo.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_26.2025_-_terezinha_fochezatto_-_campo_de_futebol_linha_dinoca.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_26.2025_-_terezinha_fochezatto_-_campo_de_futebol_linha_dinoca.pdf</t>
   </si>
   <si>
     <t>Indicação nº 26/2025 Indicando a revitalização do campo de futebol da Linha Dinóca.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_27.2025_-_ideno_sperandio_-_geracao_de_emprego.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_27.2025_-_ideno_sperandio_-_geracao_de_emprego.pdf</t>
   </si>
   <si>
     <t>Indicação nº 27/2025 INDICANDO QUE O PODER EXECUTIVO MUNICIPAL ENCAMINHE PROJETO DE LEI DISPONDO SOBRE A GERAÇÃO DE EMPREGO E RENDA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_28.2025_-_milton_biasus_-_aquisicao_de_caminhao_tanque_para_dar_destino_aos_dejetos_de_suinos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_28.2025_-_milton_biasus_-_aquisicao_de_caminhao_tanque_para_dar_destino_aos_dejetos_de_suinos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 28/2025 Indicando ao Poder Executivo a aquisição de um caminhão tanque para o transporte dos dejetos de suínos.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_29.2025_-_edelar_dallacort_-_barragem_de_contencao_do_rio_marcolino.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_29.2025_-_edelar_dallacort_-_barragem_de_contencao_do_rio_marcolino.pdf</t>
   </si>
   <si>
     <t>Indicação nº 29/2025 Indicando a construção de uma barragem para contensão do Rio Marcolino.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_30.2025_-_terezinha_fochezatto_-_cobertura_de_grama_do_parquinho_da_escola_tome_de_souza.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_30.2025_-_terezinha_fochezatto_-_cobertura_de_grama_do_parquinho_da_escola_tome_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicação nº 30/2025 Indicando a instalação de cobertura de grama no parquinho da Escola Tomé de Souza.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_31.2025_-_tamara_scorteganha_-_placas_indicativas_das_comunidades.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_31.2025_-_tamara_scorteganha_-_placas_indicativas_das_comunidades.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2025 Indicando a instalação de placas indicativas nas entradas das comunidades.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_32.2025_-_ideno_sperandio_-_incentivos_fiscais_aviarios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_32.2025_-_ideno_sperandio_-_incentivos_fiscais_aviarios.pdf</t>
   </si>
   <si>
     <t>Indicação nº 32/2025 Indicando um Projeto de Lei de incentivo fiscal para os produtores que fizerem investimentos em novos aviários.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_33.2025_-_milton_biasus_-_aquisicao_de_maquina_motorizada_para_limpeza_das_ruas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_33.2025_-_milton_biasus_-_aquisicao_de_maquina_motorizada_para_limpeza_das_ruas.pdf</t>
   </si>
   <si>
     <t>Indicação nº 33/2025 Indicando a aquisição de uma máquina motorizada para limpeza das ruas.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_34.2025_-_ideno_sperandio_-_reforma_ponte_rio_do_mel.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_34.2025_-_ideno_sperandio_-_reforma_ponte_rio_do_mel.pdf</t>
   </si>
   <si>
     <t>Indicação 34/2025 PARA QUE SEJA FEITA A REFORMA DA PONTE NA SANGA DO MEL, PRÓXIMO DAS PROPRIEDADES DE JOÃO CARLOS SCARIOT, GELSON ÁSCOLI E RENATO DANELLI.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_35.2025_-_lorivan_cazarotto_-_meio-fio_e_calcamento_distrito_pinhalzinho.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_35.2025_-_lorivan_cazarotto_-_meio-fio_e_calcamento_distrito_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Indicação nº 35/2025 A CONSTRUÇÃO DAS GUIAS DE CONTENÇÃO (MEIO-FIO) E A CONCLUSÃO DO CALÇAMENTO EM TODA A SUA EXTENSÃO, NO DISTRITO DE PINHALZINHO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_36.2025_-_daniel_zagotto_-_bueiro_distrito_de_pinhalzinho.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_36.2025_-_daniel_zagotto_-_bueiro_distrito_de_pinhalzinho.pdf</t>
   </si>
   <si>
     <t>Indicação n.º 36/2025 Indicando a construção de um bueiro no Distrito de Pinhalzinho, próximo a propriedade de Pedro Gobbi</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_37.2025_-_daniel_zagotto_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_37.2025_-_daniel_zagotto_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Indicação n.º 37/2025 Indicando que seja instituído o vale alimentação para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_38.2025_-_lorivan_cazarotto_-_resonstrucao_da_ponte_provisoria_linha_tres_municipios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_38.2025_-_lorivan_cazarotto_-_resonstrucao_da_ponte_provisoria_linha_tres_municipios.pdf</t>
   </si>
   <si>
     <t>Indicação 38/2025 Indicando a reconstrução da ponte provisória na Linha Três Municípios.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_39.2025_-_ideno_sperandio_-calcamento_em_rua_proximo_ao_salao_do_distrito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_39.2025_-_ideno_sperandio_-calcamento_em_rua_proximo_ao_salao_do_distrito.pdf</t>
   </si>
   <si>
     <t>Indicação 39/2025 Indicando calçamento em rua do Distrito de Pinhalzinho</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_40.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_duque_de_caxias_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_40.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_duque_de_caxias_.pdf</t>
   </si>
   <si>
     <t>Indicação 40/2025 Indicando um redutor de velocidade na Rua Duque de Caxias.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_41_.2025_-_daniel_zagotto_-_licenca_maternidade.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_41_.2025_-_daniel_zagotto_-_licenca_maternidade.pdf</t>
   </si>
   <si>
     <t>Indicação nº 41/2025 INDICANDO QUE O PODER EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE AMPLIAR O PERÍODO DA LICENÇA-MATERNIDADE DAS SERVIDORAS PÚBLICAS MUNICIPAIS DE 4 (QUATRO) PARA 6 (SEIS) MESES.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_42.2025_-_edelar_dallacort_-_desassoreamento_rio_do_peixe.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_42.2025_-_edelar_dallacort_-_desassoreamento_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Indicação nº 42/2025 INDICANDO AO PODER EXECUTIVO MUNICIPAL O DESASSOREAMENTO DO RIO DO PEIXE, NO TRECHO QUE PERCORRE A SEDE DA COMUNIDADE DA LINHA PEIXE.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_43.2025_-_edelar_dallacort_-__projeto_salao_social_igreja_evangelica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_43.2025_-_edelar_dallacort_-__projeto_salao_social_igreja_evangelica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 43/2025 INDICANDO QUE O PODER EXECUTIVO MUNICIPAL CONCEDA OS SERVIÇOS DE ENGENHARIA DO MUNICÍPIO PARA A ELABORAÇÃO DO PROJETO ESTRUTURAL E ARQUITETÔNICO DE UM SALÃO SOCIAL PARA A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_44.2025_-_tamara_scorteganha_-_calcamento_habitar_brasil.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_44.2025_-_tamara_scorteganha_-_calcamento_habitar_brasil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 44/2025 INDICANDO AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CALÇAMENTO NAS VIAS DE ACESSO AO CONDOMÍNIO HABITAR BRASIL, SENTIDO LINHA MOREIRA.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_45.2025_-_lorivan_cazarotto_-_regularizacao_dos_terrenos_do_distrito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_45.2025_-_lorivan_cazarotto_-_regularizacao_dos_terrenos_do_distrito.pdf</t>
   </si>
   <si>
     <t>Indicação nº 45/2025 Indicando ao Poder Executivo Municipal a disponibilização dos serviços do setor de engenharia do Município para regularizar os terrenos do perímetro urbano do Distrito, ou isentar os proprietários da cobrança do Imposto Predial e Territorial Urbano – IPTU.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_46.2025_-_lorivan_cazarotto_-_ampliacao_do_perimetro_urbano_do__distrito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_46.2025_-_lorivan_cazarotto_-_ampliacao_do_perimetro_urbano_do__distrito.pdf</t>
   </si>
   <si>
     <t>Indicação nº 46/2025 INDICANDO A AMPLIAÇÃO DO PERÍMETRO URBANO DO DISTRIRO DE PINHALZINHO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_47.2025_-_lorivan_cazarotto_-_lombadas_elevadas_distriro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_47.2025_-_lorivan_cazarotto_-_lombadas_elevadas_distriro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 47/2025 Indicando a construção de três lombadas elevadas no Distrito de Pinhalzinho.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_48_.2025_-_daniel_zagotto_-_reforma_ginasio_ricieri_de_carli.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_48_.2025_-_daniel_zagotto_-_reforma_ginasio_ricieri_de_carli.pdf</t>
   </si>
   <si>
     <t>Indicação nº 48/2025 Indicando a reforma do Ginásio Municipal de Esportes Ricieri De Carli</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_49_.2025_-_daniel_zagotto_-_melhorias_acesso_cemiterio_linha_vitoria.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_49_.2025_-_daniel_zagotto_-_melhorias_acesso_cemiterio_linha_vitoria.pdf</t>
   </si>
   <si>
     <t>Indicação nº 49/2025 Indicando a reforma da estrada que dá acesso ao Cemitério da Linha Vitória.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_50.2025_-_milton_biasus_-_calcamento_rua_zeferino_casagrande.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_50.2025_-_milton_biasus_-_calcamento_rua_zeferino_casagrande.pdf</t>
   </si>
   <si>
     <t>Indicação nº 41/2025 Indicando a construção de calçamento no segmento da rua Zeferino Casagrande.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_51.2025_-_milton_biasus_-_rua_ermogenes_basegio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_51.2025_-_milton_biasus_-_rua_ermogenes_basegio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 51/2025 Indicando a construção de calçamento na parte ainda não pavimentada da Rua Ermógenes Basegio</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_52.2025_-_valdecir_mangoni-_ponte_linha_peixe_baixo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_52.2025_-_valdecir_mangoni-_ponte_linha_peixe_baixo.pdf</t>
   </si>
   <si>
     <t>Indicação 52/2025 Indicando a construção de uma Ponte na Linha Peixe Baixo.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_53.2025_-_milton_biasus_-_pavimentacao_asfaltica_bairro_florida.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_53.2025_-_milton_biasus_-_pavimentacao_asfaltica_bairro_florida.pdf</t>
   </si>
   <si>
     <t>Indicação 53/2025 Indicando pavimentação asfáltica e tubulação na extensão Avenida Rio Branco, no percurso do Bairro Flórida.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_54.2025_-_daniel_zagotto_-_50_custo_silagem_contratada.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_54.2025_-_daniel_zagotto_-_50_custo_silagem_contratada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 54/2025 apresentada pelo Vereador Daniel Zagotto indicando o subsídio de 50% do custo da silagem contratada pelos produtores rurais do município</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_55.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_santo_antonio_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_55.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_santo_antonio_.pdf</t>
   </si>
   <si>
     <t>Indicação nº 55/2025  para que seja construído um redutor de velocidade na Rua Santo Antônio, nas proximidades do acesso ao Loteamento Ferrarini.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_56.2025_-_lorivan_cazarotto_-_lombada_na_linha_barra_azul.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_56.2025_-_lorivan_cazarotto_-_lombada_na_linha_barra_azul.pdf</t>
   </si>
   <si>
     <t>Indicação nº 56/2025 Construção de uma lombada na Linha Barra Azul.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_57.2025_-_tamara_scorteganha_-_construcao_de_uma_pracinha.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_57.2025_-_tamara_scorteganha_-_construcao_de_uma_pracinha.pdf</t>
   </si>
   <si>
     <t>Indicação nº 57/2025 Construção de uma pracinha na Área Indígena</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_58.2025_-_tamara_scorteganha_-_bebedouro_publico_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_58.2025_-_tamara_scorteganha_-_bebedouro_publico_.pdf</t>
   </si>
   <si>
     <t>Indicação nº 58/2025 Indicando a instalação de um bebedouro no Campo Municpal.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_59.2025_-_edelar_dallacort_-__poco_aquifero_guarani.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_59.2025_-_edelar_dallacort_-__poco_aquifero_guarani.pdf</t>
   </si>
   <si>
     <t>Indicação nº 59/2025 que o Executivo Municipal requeira junto a Corsan a perfuração de um poço artesiano visando captar água do Sistema Aquífero Guarani</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1199/indicacao_60.2025_-_edelar_dallacort_-__destinacao_dos_recursos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1199/indicacao_60.2025_-_edelar_dallacort_-__destinacao_dos_recursos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 60/2025 INDICANDO ao Poder Executivo Municipal que recursos orçamentários previstos e não executados pelo Poder Legislativo no Exercício de 2025, sejam destinados da seguinte forma: _x000D_
 R$ - 10.000,00 para a ONG LSS (Liberato Salzano Solidário) _x000D_
 R$ - 10.000,00  para a APAE (Associação dos Pais e Amigos dos Excepcionais) _x000D_
 R$ - 10.000,00 para o Coral Infantil São Sebastião _x000D_
 R$ - 10.000,00 para a ASPA (Associação Salzanense de Proteção dos Animais) _x000D_
 O restante dos recursos, aproximadamente R$ - 80.000,00 que sejam destinados à Secretaria Municipal de Educação e Cultura para serem investidos na reforma do Plenário do Centro Cultural.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1200/indicacao_61.2025_-_daniel_zagotto_-_retroescavadeira_patrulha_agricola.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1200/indicacao_61.2025_-_daniel_zagotto_-_retroescavadeira_patrulha_agricola.pdf</t>
   </si>
   <si>
     <t>Indicação nº 61/2025 INDICANDO que o Poder Executivo Municipal destine uma retroescavadeira para a patrulha agrícola do município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_01.2025_repudio_a_falta_de_atendimento_diario_na_agencia_do_correios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_01.2025_repudio_a_falta_de_atendimento_diario_na_agencia_do_correios.pdf</t>
   </si>
   <si>
     <t>Mocão 01/2025 EM REPÚDIO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS (Correios), PELA FALTA DE ATENDIMENTO DIÁRIO NA AGÊNCIA LOCAL.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_no_02.2025_mocao_de_aplausos_em_reconhecimento_a_igreja_assembeia_de_deus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_no_02.2025_mocao_de_aplausos_em_reconhecimento_a_igreja_assembeia_de_deus.pdf</t>
   </si>
   <si>
     <t>Moção 02/2025 EM RECONHECIMENTO AOS TRABALHOS REALIZADOS PELA IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS NO MUNICÍPIO DE LIBERATO SALZANO - RS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_decreto_legislativo_n_o_01-25_-_marcio_anzilieiro.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_decreto_legislativo_n_o_01-25_-_marcio_anzilieiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSTAÇÃO DO ATO DE NOTIFICAÇÃO DE RESCISÃO CONTRATUAL UNILATERAL E ORDEM DE DESOCUPAÇÃO CONTRATO DE CESSÃO DE USO 039/2023, PROMOVIDO PELO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_decreto_legislativo_no_02.2025_aprovando_contas_exercicio_2025.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_decreto_legislativo_no_02.2025_aprovando_contas_exercicio_2025.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS ANUAIS DOS ADMINISTRADORES DO MUNICÍPIO DE LIBERATO SALZANO – RS, RELATIVAS AO EXERCÍCIO DE 2022, PROCESSO Nº 000539-02.00/22-1”</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_legislativo_no_01-2025.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_legislativo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE USO DO CAMINHÃO FORD CARGO/FURGÃO, PLACA IXT-2591, MODELO 2017, PARA A INDÚSTRIA E O COMÉRCIO DO MUNICÍPIO DE LIBERATO SALZANO/RS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_02-2025_-_aumento_real.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_02-2025_-_aumento_real.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo 02/2025 "CONCEDE AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_legislativo_no_03-2025_alteracao_de_lei.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_legislativo_no_03-2025_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo 03/2025 ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 17 DA LEI MUNICIPAL N.º 3.806, DE 09 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_lei_legislativo_no_04-2025_cria_e_extingue_cargo_cc.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_lei_legislativo_no_04-2025_cria_e_extingue_cargo_cc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo 04/2025 "EXTINGUE CARGO EM COMISSÃO, CRIA NOVO CARGO DE PROVIMENTO EM COMISSÃO NO ÂMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1037/projeto_de_lei_001-2025_-_piso_salarial_acs_e_ace.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1037/projeto_de_lei_001-2025_-_piso_salarial_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_002-2025_-_autoriza_a_custear_despesas_com_a_contratacao_pelo_cimau_para_realizacao_de_evtea_para_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_002-2025_-_autoriza_a_custear_despesas_com_a_contratacao_pelo_cimau_para_realizacao_de_evtea_para_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM A CONTRATAÇÃO PELO CONSÓRCIO INTERMUNICIPAL DO MÉDIO ALTO URUGUAI – CIMAU, DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA, ECONÔMICA E AMBIENTAL – EVTEA, PARA PAVIMENTAÇÃO ASFÁLTICA E CONSOLIDAÇÃO DA ESTRADA INTERMUNICIPAL ENTRE OS MUNICÍPIOS DE RODEIO BONITO, LIBERATO SALZANO E TRINDADE DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1039/projeto_de_lei_003-2025_-_contratacoes_emergenciais_naab_e_nasf.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1039/projeto_de_lei_003-2025_-_contratacoes_emergenciais_naab_e_nasf.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS, PARA ATENDER OS PROGRAMAS NAAB E NASF, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1040/projeto_de_lei_004-2025_-_contratacoes_emergenciais_-_educacao_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1040/projeto_de_lei_004-2025_-_contratacoes_emergenciais_-_educacao_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1041/projeto_de_lei_005-2025_-_contratacoes_emergenciais_-_saude_2.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1041/projeto_de_lei_005-2025_-_contratacoes_emergenciais_-_saude_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_lei_006-2025_-_contratacoes_emergenciais_-_obras_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_lei_006-2025_-_contratacoes_emergenciais_-_obras_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_007-2025_-_contratacoes_emergenciais_-_agricultura_2.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_007-2025_-_contratacoes_emergenciais_-_agricultura_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_008-2025_-_contratacoes_emergenciais_-_adminnistracao_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_008-2025_-_contratacoes_emergenciais_-_adminnistracao_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR DEMANDAS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_009-2025_-_contratacoes_emergenciais_-_fazenda_1.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_009-2025_-_contratacoes_emergenciais_-_fazenda_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR DEMANDAS DA SECRETARIA MUNICIPAL DE FAZENDA</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_010-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_010-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR DEMANDAS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_011-2025_-_convenio_hospital_sao_jose_-_rodeio_bonito.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_011-2025_-_convenio_hospital_sao_jose_-_rodeio_bonito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR SÃO JOSÉ DE RODEIO BONITO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_012-2025_-_permuta_de_servidores_com_novo_xingu.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_012-2025_-_permuta_de_servidores_com_novo_xingu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 12, de 29 de janeiro 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REALIZAR CONVÊNIO COM O MUNICÍPIO DE NOVO XINGU, PARA A REALIZAÇÃO DE CEDÊNCIA DE SERVIDOR MUNICIPAL DO QUADRO DE CARGOS DO MAGISTÉRIO ATRAVÉS DE PERMUTA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_013-2025_-_consorcio_comunors.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_013-2025_-_consorcio_comunors.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 13, de 14 de fevereiro 2025_x000D_
 AUTORIZA O MUNICÍPIO A PARTICIPAR E INTEGRAR O CONSÓRCIO DE DESENVOLVIMENTO DOS MUNICÍPIOS DO NORTE DO RIO GRANDE DO SUL – COMUNORS NA FORMA EM QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_014-2025_-_permuta_de_servidores_com_constantina.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_014-2025_-_permuta_de_servidores_com_constantina.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 14, de 18 de fevereiro 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REALIZAR CONVÊNIO COM O MUNICÍPIO DE CONSTANTINA, PARA A REALIZAÇÃO DE CEDÊNCIA DE SERVIDOR MUNICIPAL DO QUADRO DE CARGOS DO MAGISTÉRIO ATRAVÉS DE PERMUTA.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_015-2025_-_altera_classe_c_do_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_015-2025_-_altera_classe_c_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 15, de 18 de fevereiro 2025_x000D_
 ALTERA A REDAÇÃO DO INCISO III, DO ARTIGO 25 DA LEI MUNICIPAL 2.048/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_de_lei_016-2025_-_contratacoes_emergenciais_-_educacao_atualizado.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_de_lei_016-2025_-_contratacoes_emergenciais_-_educacao_atualizado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 16, de 05 de março 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_017-2025_-_contratacoes_emergenciais_-_educacao_professores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_017-2025_-_contratacoes_emergenciais_-_educacao_professores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 17, de 18 de março 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_lei_018-2025_-_altera_artigo_2o_lei_3700-2021_-_repasse_ahclisa.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_lei_018-2025_-_altera_artigo_2o_lei_3700-2021_-_repasse_ahclisa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 18, de 18 de março 2025. ALTERA A REDAÇÃO DO PARÁGRAFO 2º DA LEI MUNICIPAL Nº 3.700 DE 26 DE MARÇO DE 2021 QUE AUTORIZA REPASSE DE VALORES MENSAIS PARA A AHCLISA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_019-2025_-_reposicao_salarial_e_aumento_real_quadro_geral.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_019-2025_-_reposicao_salarial_e_aumento_real_quadro_geral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 19, de 18 de março 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO, DOS SERVIDORES EFETIVOS, CELETISTAS E COMISSIONADOS DO QUADRO GERAL DO PODER EXECUTIVO MUNICIPAL, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, OS PROVENTOS DOS APOSENTADOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_020-2025_-_reposicao_salarial_e_aumento_real_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_020-2025_-_reposicao_salarial_e_aumento_real_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 20, de 18 de março 2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_021-2025_-_concessao_de_uso_-_galpao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_021-2025_-_concessao_de_uso_-_galpao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 21, de 18 de março 2025. AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REALIZAR CONCESSÃO DE USO ONEROSA DE UM GALPÃO DE PROPRIEDADE DO MUNICÍPIO MEDIANTE PROCEDIMENTO LICITATÓRIO DE CONCORRÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_022-2025_-_altera_lei_2130-2003.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_022-2025_-_altera_lei_2130-2003.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 22, de 18 de fevereiro 2025_x000D_
 ALTERA A REDAÇÃO DOS INCISOS V, VI, VII E VIII DO § 2º DO ARTIGO 4º DA 2130, DE 23 DE DEZEMBRO DE 2003, QUE CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE LIBERATO SALZANO - COMSAL.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_023-2025_-_contratacoes_emergenciais_-_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_023-2025_-_contratacoes_emergenciais_-_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 23, de 18 de março 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_024-2025_-_contratacoes_emergenciais_-_obras.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_024-2025_-_contratacoes_emergenciais_-_obras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 24, de 18 de março 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_025-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_025-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 25, de 18 de março 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDAS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1102/projeto_de_lei_026-2025_-_altera_lei_2773-2009.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1102/projeto_de_lei_026-2025_-_altera_lei_2773-2009.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 26, de 07 de abril 2025_x000D_
 ALTERA A REDAÇÃO DA ALÍNEA “C” DO INCISO II DO ARTIGO 5º DA LEI MUNICIPAL Nº 2.773 DE 22 DE MAIO DE 2009 QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHIS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_lei_027-2025_-_incentivo_a_bovinocultura_de_leite.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_lei_027-2025_-_incentivo_a_bovinocultura_de_leite.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 27, de 07 de abril 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CONCEDER INCENTIVOS AO DESENVOLVIMENTO DA BOVINOCULTURA LEITEIRA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_028-2025_-_sistema_municipal_de_cultura_conselho_e_fundo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_028-2025_-_sistema_municipal_de_cultura_conselho_e_fundo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 28, de 14 de maio 2025_x000D_
 DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA, CRIA O CONSELHO E O FUNDO MUNICIPAL DE CULTURA NO ÂMBITO DO MUNICÍPIO DE LIBERATO SALZANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_029-2025_-_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_029-2025_-_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 29, de 14 de maio 2025_x000D_
 INSTITUI O PLANO MUNICIPAL DE CULTURA DE LIBERATO SALZANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1109/projeto_de_lei_030-2025_-_concessao_de_uso_alefin_junior_fochezatto.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1109/projeto_de_lei_030-2025_-_concessao_de_uso_alefin_junior_fochezatto.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 30, de 21 de maio 2025_x000D_
 AUTORIZA O MUNICÍPIO A CEDER EM COMODATO GRATUITO BENS DO MUNICÍPIO À EMPRESA ALEFIN JÚNIOR FOCHEZATTO.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_031-2025_-_leilao_veiculos_e_outros_bens_diversos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_031-2025_-_leilao_veiculos_e_outros_bens_diversos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 31, de 22 de maio 2025_x000D_
 AUTORIZA O MUNICÍPIO A PROCEDER A ALIENAÇÃO DE BENS MÓVEIS CONSIDERADOS ECONOMICAMENTE INVIÁVEIS DE CONSERTOS E MANUTENÇÃO E/OU IMPRODUTIVOS ATRAVÉS DE LEILÃO.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_032-2025_-_repasse_condesc-brigada_militar_-_aquisicao_de_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_032-2025_-_repasse_condesc-brigada_militar_-_aquisicao_de_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 32, de 22 de maio 2025_x000D_
 AUTORIZA O MUNICÍPIO A CONCEDER AUXÍLIO FINANCEIRO AO CONDESC/ BRIGADA MILITAR PARA AQUISIÇÃO DE EQUIPAMENTOS DE VIDEOMONITORAMENTO.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_033-2025_-_campanha_sua_nota_vale_premios.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_033-2025_-_campanha_sua_nota_vale_premios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 33, de 22 de maio 2025_x000D_
 AUTORIZA O MUNICÍPIO A INSTITUIR O PROGRAMA DE INCENTIVO À ARRECADAÇÃO ATRAVÉS DA CAMPANHA DENOMINADA “SUA NOTA VALE PRÊMIOS”, AUTORIZADO A ADQUIRIR PRÊMIOS E A RECEBER COLABORAÇÕES DO COMÉRCIO PARA OS SORTEIOS E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_034-2025_-_contratacoes_emergenciais_-_acs_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_034-2025_-_contratacoes_emergenciais_-_acs_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 34, de 10 de junho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO DE ATÉ SETE AGENTES COMUNITÁRIOS DE SAÚDE, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_035-2025_-_ppa_2026-2029_com_anexos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_035-2025_-_ppa_2026-2029_com_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 35, de 17 de junho 2025_x000D_
 DISPÕE SOBRE O PLANO PLURIANUAL – PPA – DO MUNICÍPIO DE LIBERATO SALZANO PARA O QUADRIÊNIO 2026-2029.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_036-2025_-_contratacoes_emergenciais_-_professores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_036-2025_-_contratacoes_emergenciais_-_professores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 36, de 23 de junho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, DE DOIS PROFESSORES DE EDUCAÇÃO FÍSICA ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_037-2025_-_contratacoes_emergenciais_-_obras.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_037-2025_-_contratacoes_emergenciais_-_obras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 37, de 23 de junho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_038-2025_-_contratacoes_emergenciais_-_vigias_educacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_038-2025_-_contratacoes_emergenciais_-_vigias_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 38, de 23 de junho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO DE QUATRO VIGIAS, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_039-2025_-_contratacoes_emergenciais_-_medico_veterinario.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_039-2025_-_contratacoes_emergenciais_-_medico_veterinario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 39, de 24 de junho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO DE UM MÉDICO VETERINÁRIO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1127/projeto_de_lei_040-2025_-_contratacoes_emergenciais_-_obras_-_pedreiro_e_operario.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1127/projeto_de_lei_040-2025_-_contratacoes_emergenciais_-_obras_-_pedreiro_e_operario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 40, de 24 de junho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, DE DOIS PEDREIROS E DOIS OPERÁRIOS ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_041-2025_-_ldo_2026_-_com_anexos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_041-2025_-_ldo_2026_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 41, de 30 de junho 2025_x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1137/projeto_de_lei_042-2025_-_contratacoes_emergenciais_-_professores_-_substitutivo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1137/projeto_de_lei_042-2025_-_contratacoes_emergenciais_-_professores_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 42, de 09 de julho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, DE DOIS PROFESSORES DE EDUCAÇÃO FÍSICA ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1138/projeto_de_lei_043-2025_-_contratacoes_emergenciais_-_obras_-_substitutivo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1138/projeto_de_lei_043-2025_-_contratacoes_emergenciais_-_obras_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 43, de 09 de julho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1142/projeto_de_lei_044-2025_-_aumento_de_pradrao_de_servidores_efetivos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1142/projeto_de_lei_044-2025_-_aumento_de_pradrao_de_servidores_efetivos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 44, de 23 de julho 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR PADRÃO DE VENCIMENTO DE CARGOS EFETIVOS, EXTINGUIR CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_045-2025_-_aumento_repasse_hospital_santo_antonio_tenente_portela.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_045-2025_-_aumento_repasse_hospital_santo_antonio_tenente_portela.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 45, de 04 de agosto 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE ADITIVO E REAJUSTAR O VALOR REPASSADO AO CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BENEFICENTE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_lei_046-2025_-_altera_lei_cimau.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_lei_046-2025_-_altera_lei_cimau.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 46, de 05 de agosto 2025_x000D_
 RATIFICA O CONVÊNIO FIRMADO COM O CONSÓRCIO INTERMUNICIPAL DO MÉDIO ALTO URUGUAI - CIMAU ATRAVÉS DA LEI MUNICIPAL 2.937 DE 25 DE JUNHO DE 2010 E DÁ NOVA REDAÇÃO À REFERIDA LEI.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_047-2025_-_concessao_de_uso_-_terreno.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_047-2025_-_concessao_de_uso_-_terreno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 47, de 05 de agosto 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REALIZAR CONCESSÃO DE DIREITO REAL DE USO ONEROSO DE UM TERRENO DE PROPRIEDADE DO MUNICÍPIO MEDIANTE PROCEDIMENTO LICITATÓRIO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1146/projeto_de_lei_048-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1146/projeto_de_lei_048-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 48, de 11 de agosto 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, DE UM PROFESSOR DE GEOGRAFIA ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1147/projeto_de_lei_049-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1147/projeto_de_lei_049-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 49, de 12 de agosto 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, DE UM PROFESSOR DE GEOGRAFIA ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1148/projeto_de_lei_050-2025_-_transporte_de_mercadorias.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1148/projeto_de_lei_050-2025_-_transporte_de_mercadorias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 50, de 12 de agosto 2025_x000D_
 AUTORIZA O MUNICÍPIO A REALIZAR TRANSPORTE RODOVIÁRIO DE CARGAS PARA EMPRESAS E AGROINDÚSTRIAS DO MUNICÍPIO DE LIBERATO SALZANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1149/projeto_de_lei_051-2025_-_altera_lei_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1149/projeto_de_lei_051-2025_-_altera_lei_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 51, de 14 de agosto 2025_x000D_
 ESTABELECE O VENCIMENTO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE LIBERATO SALZANO NOS TERMOS DO ARTIGO 198 DA CONSTITUIÇÃO FEDERAL E ALTERA A LEI MUNICIPAL Nº 2.291, DE 10 DE JUNHO DE 2005 QUE CRIA EMPREGOS DESTINADOS A ATENDER AO PROGRAMA DE AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1153/projeto_de_lei_052-2025_-_aumento_de_pradrao_de_servidores_efetivos_apos_reuniao_com_sindicato.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1153/projeto_de_lei_052-2025_-_aumento_de_pradrao_de_servidores_efetivos_apos_reuniao_com_sindicato.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 52, de 22 de agosto 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR PADRÃO DE VENCIMENTO DE CARGOS EFETIVOS, EXTINGUIR CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_053-2025_-_contratacoes_emergenciais_-_professor_historia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_053-2025_-_contratacoes_emergenciais_-_professor_historia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 53, de 26 de agosto 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, DE UM PROFESSOR DE HISTÓRIA ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_054-2025_-_programa_de_sucessao_rural.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_054-2025_-_programa_de_sucessao_rural.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 54, de 01 de setembro 2025_x000D_
 INSTITUI O PROGRAMA DE SUCESSÃO RURAL DE LIBERATO SALZANO, COM INCENTIVOS À EDUCAÇÃO VOLTADA AO MEIO RURAL.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_055-2025_-_altera_lei_visitador_do_pim.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_055-2025_-_altera_lei_visitador_do_pim.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 55, de 01 de setembro 2025_x000D_
 ALTERA A LEI MUNICIPAL Nº 3.579, DE 26 DE NOVEMBRO DE 2018 E A LEI MUNICIPAL Nº 3.869, DE 28 DE NOVEMBRO DE 2023 PARA ADEQUAR À LEI ESTADUAL Nº 12.544, DE 03 DE JULHO DE 2006 QUE INSTITUI O PROGRAMA PRIMEIRA INFÂNCIA MELHOR – PIM.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_056-2025_-_cria_cargo_em_comissao_de_subsecretario_da_assistencia_social.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_056-2025_-_cria_cargo_em_comissao_de_subsecretario_da_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 56, de 08 de setembro 2025_x000D_
 CRIA O CARGO EM COMISSÃO DE SUBSECRETÁRIO DA ASSISTÊNCIA SOCIAL, ALTERA ESCOLARIDADE DO CARGO EM COMISSÃO SUBSECRETÁRIO DA AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_057-2025_-_altera_lei_artigo_11_lei_2048_-_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_057-2025_-_altera_lei_artigo_11_lei_2048_-_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 57, de 17 de setembro 2025_x000D_
 ALTERA O ARTIGO 11 DA LEI MUNICIPAL N° 2.048/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DE LIBERATO SALZANO.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_058-2025_-_subvencao_consepro-patram.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_058-2025_-_subvencao_consepro-patram.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 58, de 17 de setembro 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CONCEDER SUBVENÇÃO SOCIAL AO CONSEPRO DE CARAZINHО PARA AUXILIAR NA REESTRUTURAÇÃO DO GRUPO DE POLÍCIA MILITAR AMBIENTAL - PATRAM.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_059-2025_-_concessao_de_uso_-_salas_predio_da_agricultura.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_059-2025_-_concessao_de_uso_-_salas_predio_da_agricultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 59, de 17 de setembro 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REALIZAR CONCESSÃO DE USO ONEROSA DE TRÊS SALAS LOCALIZADAS EM PRÉDIO DE PROPRIEDADE DO MUNICÍPIO MEDIANTE PROCEDIMENTO LICITATÓRIO DE CONCORRÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1168/projeto_de_lei_060-2025_-_programa_de_prevencao_ao_greening.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1168/projeto_de_lei_060-2025_-_programa_de_prevencao_ao_greening.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 60, de 24 de setembro 2025_x000D_
 INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO AO GREENING (HUANGLONGBING - HLB) – PMPG NO MUNICÍPIO DE LIBERATO SALZANO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1169/projeto_de_lei_061-2025_-_doacao_de_imoveis_ao_far.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1169/projeto_de_lei_061-2025_-_doacao_de_imoveis_ao_far.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 61, de 06 de outubro 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A DOAR IMÓVEIS DE SUA PROPRIEDADE AO FUNDO DE ARRRENDAMENTO RESIDENCIAL (FAR) REPRESENTADO PELA CAIXA ECONOMICA FEDERAL.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1172/projeto_de_lei_062-2025_-_altera_valor_salario_lei_visitador_do_pim_emprego_publico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1172/projeto_de_lei_062-2025_-_altera_valor_salario_lei_visitador_do_pim_emprego_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 62, de 07 de outubro 2025_x000D_
 ALTERA O PARÁGRAFO 4º DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.579, DE 26 DE NOVEMBRO DE 2018 QUE CRIA O EMPREGO PÚBLICO DE VISITADOR DO PIM PELO REGIME JURÍDICO CELETISTA.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 63, de 08 de outubro 2025_x000D_
 AUTORIZA O MUNICÍPIO A EFETUAR CONTRATAÇÕES TEMPORÁRIAS PARA ATENDER O PROGRAMA DE SAÚDE MENTAL “ACOMPANHARAPS”, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1174/projeto_de_lei_064-2025_-_fundo_de_protecao_e_bem-estar_animal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1174/projeto_de_lei_064-2025_-_fundo_de_protecao_e_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 64, de 15 de outubro 2025_x000D_
 INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E BEM- ESTAR ANIMAL DE LIBERATO SALZANO (FUMPBEALS) E CRIA SEU RESPECTIVO CONSELHO GESTOR.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1180/projeto_de_lei_065-2025_-_perimetro_urbano_2025.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1180/projeto_de_lei_065-2025_-_perimetro_urbano_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 65, de 12 de novembro 2025_x000D_
 DISPÕE SOBRE A DEFINIÇÃO DOS LIMITES DO PERÍMETRO URBANO DO MUNICÍPIO DE LIBERATO SALZANO E DO DISTRITO DE PINHALZINHO.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1181/projeto_de_lei_066-2025_-_altera_pradrao_de_vencimentos_cargos_em_comissao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1181/projeto_de_lei_066-2025_-_altera_pradrao_de_vencimentos_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 66, de 12 de novembro 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR PADRÃO DE VENCIMENTO DE CARGOS EM COMISSÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1182/projeto_de_lei_067-2025_-_contratacoes_emergenciais.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1182/projeto_de_lei_067-2025_-_contratacoes_emergenciais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 67, de 12 de novembro 2025_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA TEMPORÁRIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1183/projeto_de_lei_068-2025_-_auxilio_cerro_grande_despesas_estudo_ambiental_ponte.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1183/projeto_de_lei_068-2025_-_auxilio_cerro_grande_despesas_estudo_ambiental_ponte.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 68, de 14 de novembro 2025_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REPASSAR AUXÍLIO FINANCEIRO AO MUNICÍPIO DE CERRO GRANDE PARA CUSTEAR DESPESAS COM ESTUDO E LICENCIAMENTO AMBIENTAL PARA A CONSTRUÇÃO DE PONTE ENTRE OS DOIS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1184/projeto_de_lei_069-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1184/projeto_de_lei_069-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 69, de 25 de novembro 2025_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIBERATO SALZANO PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_lei_070-2025_-_permuta_terrenos_loteamento_miotto.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_lei_070-2025_-_permuta_terrenos_loteamento_miotto.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 70, de 03 de dezembro 2025_x000D_
 AUTORIZA O MUNICÍPIO A REALIZAR PERMUTA DE BENS PÚBLICOS DOS LOTES DO LOTEAMENTO MIOTTO PARA O NOVO COMPLEXO HABITACIONAL.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei_071-2025_-_fundo_municipal_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei_071-2025_-_fundo_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 71, de 03 de dezembro 2025_x000D_
 CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA DE LIBERATO SALZANO E ALTERA A LEI MUNICIPAL Nº 3.357, DE 27 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_072-2025_-_altera_valor_de_diarias_de_viagem.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_072-2025_-_altera_valor_de_diarias_de_viagem.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 72, de 09 de dezembro 2025_x000D_
 ALTERA O VALOR DE DIÁRIAS DE VIAGENS FIXADAS PELA LEI MUNICIPAL Nº 2.269, DE 02 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1193/projeto_de_lei_073-2025_-_altera_vencimentos_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1193/projeto_de_lei_073-2025_-_altera_vencimentos_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 73, de 09 de dezembro 2025_x000D_
 ALTERA O VALOR DO SUBSÍDIO DOS CONSELHEIROS TUTELARES E ALTERA A REDAÇÃO DO ARTIGO 48 DA LEI MUNICIPAL 2.147/2004.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_074-2025_-_altera_vencimentos_empregados_do_paif.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_074-2025_-_altera_vencimentos_empregados_do_paif.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 74, de 09 de dezembro 2025_x000D_
 ALTERA O VALOR DOS VENCIMENTOS DOS EMPREGADOS PÚBLICOS QUE ATUAM JUNTO AO PROGRAMA DE ATENÇÃO INTEGRAL A FAMÍLIA - PAIF.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_075-2025_-_contratacoes_emergenciais_analista_de_licitacoes_e_farmaceutico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_075-2025_-_contratacoes_emergenciais_analista_de_licitacoes_e_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 75, de 12 de dezembro 2025_x000D_
 AUTORIZA O MUNICÍPIO A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA TEMPORÁRIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_076-2025_-_altera_lei_cemiterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_076-2025_-_altera_lei_cemiterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 76, de 16 de dezembro 2025_x000D_
 ALTERA A REDAÇÃO DO PARÁGRAFO 1º, DO ARTIGO 40 DA LEI MUNICIPAL Nº 3.461, DE 24 DE MARÇO DE 2016 QUE DISPÕE SOBRE O FUNCIONAMENTO, A UTILIZAÇÃO, A ADMINISTRAÇÃO E A FISCALIZAÇÃO DO CEMITÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_077-2025_-_incentivo_profissionais_da_saude.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_077-2025_-_incentivo_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 77, de 16 de dezembro 2025_x000D_
 AUTORIZA E REGULAMENTA O PAGAMENTO DE INCENTIVO ADICIONAL DO COMPONENTE DE QUALIDADE, EM PARCELA ÚNICA, CONSIDERANDO A MÉDIA DO ALCANCE DOS RESULTADOS DO ANO, QUE DEVERÁ SER DESTINADO AOS INTEGRANTES DAS EQUIPES, NOS EXATOS TERMOS DO § 3º, DO ARTIGO 12-D, DA PORTARIA GM/MS N.º 3.493, DE 10 DE ABRIL DE 2024, QUE DISPÕE SOBRE O NOVO MODELO DE COFINANCIAMENTO FEDERAL DA ATENÇÃO PRIMÁRIA À SAÚDE.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_078-2025_-_programa_gestar_com_cuidado.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_078-2025_-_programa_gestar_com_cuidado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 78, de 16 de dezembro 2025_x000D_
 INSTITUI O PROGRAMA MUNICIPAL GESTAR COM CUIDADO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DE LIBERATO SALZANO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_01-2025_tamara_scorteganha.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_01-2025_tamara_scorteganha.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 01/2025 REQUER INFORMAÇÕES SOBRE O CONSÓRCIO CIMAU, PAGAMENTOS EFETUADOS NOS MESES DE JANEIRO E FEVEREIRO, RELAÇÃO DOS PACIENTES ATENDIDOS E VALORES PAGOS ÀS EMPRESAS QUE PRESTARAM SERVIÇOS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_02-2025_lorivan_documentacao_dos_onibus.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_02-2025_lorivan_documentacao_dos_onibus.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 02/2025 Requerendo informações sobre o transporte escolar terceirizado no município.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_03-2025_lorivan_gasto_com_bombas_de_combustivel.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_03-2025_lorivan_gasto_com_bombas_de_combustivel.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 03/2025 Requerendo Informações quanto a instalação de tanques, bombas e gastos com combustíveis.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_04-2025_lorivan_horimetro_maquinas_terceirizadas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_04-2025_lorivan_horimetro_maquinas_terceirizadas.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 04/2025 Requerendo Informações sobre o horímetro e contraste das máquinas contratadas para prestar serviços no município.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_05-2025_daniel_cestas_basicas.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_05-2025_daniel_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 05/2025 Requerendo informações quanto as cestas básicas entregues pela Assistência Social, no ano de 2025.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_06-2025_tamara_consorcio_cimau.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_06-2025_tamara_consorcio_cimau.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 06/2025 REQUERENDO INFORMAÇÃOES SOBRE OS REPASSES AO CONSÓRCIO CIMAU.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_07-2025_lorivan_relatorio_de_despesas_com_consertos_de_maquinas_mecanica_santo_antonio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_07-2025_lorivan_relatorio_de_despesas_com_consertos_de_maquinas_mecanica_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 07/2025  Para que seja repassado um relatório detalhado de todos os serviços realizados em cada veículo e máquina pública, bem como o detalhamento de cada nota fiscal, emitida de janeiro a junho de 2025, realizados na mecânica Santo Antônio de Liberato Salzano.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_08-2025_tamara_oficinas_ama.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_08-2025_tamara_oficinas_ama.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 08/2025 requerendo informações quanto ao contrato firmado com a empresa AMA SERVIÇOS PÚBLICOS LTDA para prestação de oficinas socioeducativas no município.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_09-2025_daniel_suposta_multa_loteamento_miotto.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_09-2025_daniel_suposta_multa_loteamento_miotto.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 09/2025 Requerendo informações quanto a SUPOSTA MULTA de processo judicial relacionado ao Loteamento Miotto, mencionada em declaração do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1140/requerimento_10-2025_daniel_semente_de_milho.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1140/requerimento_10-2025_daniel_semente_de_milho.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 10/2025 Requerendo Informações sobre a distribuição de sementes de milho pelo  município. Beneficiados, quantidade, critérios adotados e meio de divulgação.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_11-2025_lorivan_situacao_do_servidor_altair_garcia.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_11-2025_lorivan_situacao_do_servidor_altair_garcia.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 11/2025 para que seja repassado a esta Casa, informações detalhadas sobre o trabalho prestado e as horas cumpridas pelo servidor Altair Garcia.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_12-2025_daniel_programa_terra_forte.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_12-2025_daniel_programa_terra_forte.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 12/2025 Requerendo Informações sobre o Programa Terra Forte.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_13-2025_lorivan_relacao_dos_selecionados_casas_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_13-2025_lorivan_relacao_dos_selecionados_casas_.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação nº 13/2025 Requerendo Informações sobre os contemplados com terrenos no loteamento Geni De Carli Krzyzanki</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>REQLI</t>
   </si>
   <si>
     <t>Requerimento de Licença</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1141/req._licenca_ver._daniel_zagotto_agosto_2025.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1141/req._licenca_ver._daniel_zagotto_agosto_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença nº 01/2025 Requerendo Licença do cargo de Vereador no mês de agosto de 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2204,67 +2204,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_01.2025_-_lorivan_cazarotto_-_remodelacao_avenida_do_comercio..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_02.2025_-_lorivan_cazarotto_-_incentivos_aos_produtores_de_leite..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_03.2025_-_lorivan_cazarotto_-_25_de_aumento_para_servidores..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_04.2025_-_daniel_zagotto_-_pontilhao_linha_mindu..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_05.2025_-_daniel_zagotto_-_programa_recuperacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_06.2025_-_daniel_zagotto_-_incentivo_a_citricultura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_07.2025_-_tamara_bancadas_pp_e_pt_-_estudo_viabilidade_acesso_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_08.2025_-_tamara_-_repasse_de_recursos_para_a_aspa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_09.2025_-_ideno_-_reconstrucao_de_bueiro_e_melhorias_em_estrada_na_linha_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_10.2025_-_ideno_-_decreto_de_estado_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_11.2025_-_daniel_zagotto_-_perfuracao_de_um_poco_barra_seca..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_12.2025_-_lorivan_cazarotto_-_lixeiras_no_perimetro_urbano_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_13.2025_-_lorivan_cazarotto_-_capela_mortuaria_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_14.2025_-_milton_biasus_-_servicos_de_maquinas_gratuito_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_15.2025_-_ideno_-_carga_horaria_servidor_responsavel_por_deficiente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_16.2025_-_daniel_zagotto_-_incentivo_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_17.2025_-_milton_biasus_-_remodelacao_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_18.2025_-_milton_biasus_-_pracinha_no_bairro_florida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_19.2025_-_edelar_dallacort_-_calcamento_tres_municipios.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_20.2025_-_edelar_dallacort_-_calcamento_pinhalzinho_de_cima.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_21.2025_-_ideno_sperandio_-_emprestimo_do_caminhao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_22.2025_-_terezinha_fochezatto_-_calcamento_ate_a_torre_e_na_comunidade_da_linha_dinoca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_23.2025_-_valdecir_mangon_-_abertura_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_24.2025_-_valdecir_mangon_-_ponte_acesso_linha_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_25.2025_-_valdecir_mangoni-_ponte_linha_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_26.2025_-_terezinha_fochezatto_-_campo_de_futebol_linha_dinoca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_27.2025_-_ideno_sperandio_-_geracao_de_emprego.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_28.2025_-_milton_biasus_-_aquisicao_de_caminhao_tanque_para_dar_destino_aos_dejetos_de_suinos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_29.2025_-_edelar_dallacort_-_barragem_de_contencao_do_rio_marcolino.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_30.2025_-_terezinha_fochezatto_-_cobertura_de_grama_do_parquinho_da_escola_tome_de_souza.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_31.2025_-_tamara_scorteganha_-_placas_indicativas_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_32.2025_-_ideno_sperandio_-_incentivos_fiscais_aviarios.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_33.2025_-_milton_biasus_-_aquisicao_de_maquina_motorizada_para_limpeza_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_34.2025_-_ideno_sperandio_-_reforma_ponte_rio_do_mel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_35.2025_-_lorivan_cazarotto_-_meio-fio_e_calcamento_distrito_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_36.2025_-_daniel_zagotto_-_bueiro_distrito_de_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_37.2025_-_daniel_zagotto_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_38.2025_-_lorivan_cazarotto_-_resonstrucao_da_ponte_provisoria_linha_tres_municipios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_39.2025_-_ideno_sperandio_-calcamento_em_rua_proximo_ao_salao_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_40.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_duque_de_caxias_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_41_.2025_-_daniel_zagotto_-_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_42.2025_-_edelar_dallacort_-_desassoreamento_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_43.2025_-_edelar_dallacort_-__projeto_salao_social_igreja_evangelica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_44.2025_-_tamara_scorteganha_-_calcamento_habitar_brasil.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_45.2025_-_lorivan_cazarotto_-_regularizacao_dos_terrenos_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_46.2025_-_lorivan_cazarotto_-_ampliacao_do_perimetro_urbano_do__distrito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_47.2025_-_lorivan_cazarotto_-_lombadas_elevadas_distriro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_48_.2025_-_daniel_zagotto_-_reforma_ginasio_ricieri_de_carli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_49_.2025_-_daniel_zagotto_-_melhorias_acesso_cemiterio_linha_vitoria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_50.2025_-_milton_biasus_-_calcamento_rua_zeferino_casagrande.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_51.2025_-_milton_biasus_-_rua_ermogenes_basegio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_52.2025_-_valdecir_mangoni-_ponte_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_53.2025_-_milton_biasus_-_pavimentacao_asfaltica_bairro_florida.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_54.2025_-_daniel_zagotto_-_50_custo_silagem_contratada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_55.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_santo_antonio_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_56.2025_-_lorivan_cazarotto_-_lombada_na_linha_barra_azul.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_57.2025_-_tamara_scorteganha_-_construcao_de_uma_pracinha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_58.2025_-_tamara_scorteganha_-_bebedouro_publico_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_59.2025_-_edelar_dallacort_-__poco_aquifero_guarani.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1199/indicacao_60.2025_-_edelar_dallacort_-__destinacao_dos_recursos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1200/indicacao_61.2025_-_daniel_zagotto_-_retroescavadeira_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_01.2025_repudio_a_falta_de_atendimento_diario_na_agencia_do_correios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_no_02.2025_mocao_de_aplausos_em_reconhecimento_a_igreja_assembeia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_decreto_legislativo_n_o_01-25_-_marcio_anzilieiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_decreto_legislativo_no_02.2025_aprovando_contas_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_02-2025_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_legislativo_no_03-2025_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_lei_legislativo_no_04-2025_cria_e_extingue_cargo_cc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1037/projeto_de_lei_001-2025_-_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_002-2025_-_autoriza_a_custear_despesas_com_a_contratacao_pelo_cimau_para_realizacao_de_evtea_para_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1039/projeto_de_lei_003-2025_-_contratacoes_emergenciais_naab_e_nasf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1040/projeto_de_lei_004-2025_-_contratacoes_emergenciais_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1041/projeto_de_lei_005-2025_-_contratacoes_emergenciais_-_saude_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_lei_006-2025_-_contratacoes_emergenciais_-_obras_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_007-2025_-_contratacoes_emergenciais_-_agricultura_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_008-2025_-_contratacoes_emergenciais_-_adminnistracao_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_009-2025_-_contratacoes_emergenciais_-_fazenda_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_010-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_011-2025_-_convenio_hospital_sao_jose_-_rodeio_bonito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_012-2025_-_permuta_de_servidores_com_novo_xingu.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_013-2025_-_consorcio_comunors.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_014-2025_-_permuta_de_servidores_com_constantina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_015-2025_-_altera_classe_c_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_de_lei_016-2025_-_contratacoes_emergenciais_-_educacao_atualizado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_017-2025_-_contratacoes_emergenciais_-_educacao_professores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_lei_018-2025_-_altera_artigo_2o_lei_3700-2021_-_repasse_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_019-2025_-_reposicao_salarial_e_aumento_real_quadro_geral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_020-2025_-_reposicao_salarial_e_aumento_real_magisterio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_021-2025_-_concessao_de_uso_-_galpao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_022-2025_-_altera_lei_2130-2003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_023-2025_-_contratacoes_emergenciais_-_saude.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_024-2025_-_contratacoes_emergenciais_-_obras.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_025-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1102/projeto_de_lei_026-2025_-_altera_lei_2773-2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_lei_027-2025_-_incentivo_a_bovinocultura_de_leite.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_028-2025_-_sistema_municipal_de_cultura_conselho_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_029-2025_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1109/projeto_de_lei_030-2025_-_concessao_de_uso_alefin_junior_fochezatto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_031-2025_-_leilao_veiculos_e_outros_bens_diversos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_032-2025_-_repasse_condesc-brigada_militar_-_aquisicao_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_033-2025_-_campanha_sua_nota_vale_premios.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_034-2025_-_contratacoes_emergenciais_-_acs_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_035-2025_-_ppa_2026-2029_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_036-2025_-_contratacoes_emergenciais_-_professores.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_037-2025_-_contratacoes_emergenciais_-_obras.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_038-2025_-_contratacoes_emergenciais_-_vigias_educacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_039-2025_-_contratacoes_emergenciais_-_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1127/projeto_de_lei_040-2025_-_contratacoes_emergenciais_-_obras_-_pedreiro_e_operario.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_041-2025_-_ldo_2026_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1137/projeto_de_lei_042-2025_-_contratacoes_emergenciais_-_professores_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1138/projeto_de_lei_043-2025_-_contratacoes_emergenciais_-_obras_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1142/projeto_de_lei_044-2025_-_aumento_de_pradrao_de_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_045-2025_-_aumento_repasse_hospital_santo_antonio_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_lei_046-2025_-_altera_lei_cimau.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_047-2025_-_concessao_de_uso_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1146/projeto_de_lei_048-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1147/projeto_de_lei_049-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1148/projeto_de_lei_050-2025_-_transporte_de_mercadorias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1149/projeto_de_lei_051-2025_-_altera_lei_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1153/projeto_de_lei_052-2025_-_aumento_de_pradrao_de_servidores_efetivos_apos_reuniao_com_sindicato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_053-2025_-_contratacoes_emergenciais_-_professor_historia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_054-2025_-_programa_de_sucessao_rural.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_055-2025_-_altera_lei_visitador_do_pim.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_056-2025_-_cria_cargo_em_comissao_de_subsecretario_da_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_057-2025_-_altera_lei_artigo_11_lei_2048_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_058-2025_-_subvencao_consepro-patram.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_059-2025_-_concessao_de_uso_-_salas_predio_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1168/projeto_de_lei_060-2025_-_programa_de_prevencao_ao_greening.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1169/projeto_de_lei_061-2025_-_doacao_de_imoveis_ao_far.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1172/projeto_de_lei_062-2025_-_altera_valor_salario_lei_visitador_do_pim_emprego_publico.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1174/projeto_de_lei_064-2025_-_fundo_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1180/projeto_de_lei_065-2025_-_perimetro_urbano_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1181/projeto_de_lei_066-2025_-_altera_pradrao_de_vencimentos_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1182/projeto_de_lei_067-2025_-_contratacoes_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1183/projeto_de_lei_068-2025_-_auxilio_cerro_grande_despesas_estudo_ambiental_ponte.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1184/projeto_de_lei_069-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_lei_070-2025_-_permuta_terrenos_loteamento_miotto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei_071-2025_-_fundo_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_072-2025_-_altera_valor_de_diarias_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1193/projeto_de_lei_073-2025_-_altera_vencimentos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_074-2025_-_altera_vencimentos_empregados_do_paif.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_075-2025_-_contratacoes_emergenciais_analista_de_licitacoes_e_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_076-2025_-_altera_lei_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_077-2025_-_incentivo_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_078-2025_-_programa_gestar_com_cuidado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_01-2025_tamara_scorteganha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_02-2025_lorivan_documentacao_dos_onibus.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_03-2025_lorivan_gasto_com_bombas_de_combustivel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_04-2025_lorivan_horimetro_maquinas_terceirizadas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_05-2025_daniel_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_06-2025_tamara_consorcio_cimau.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_07-2025_lorivan_relatorio_de_despesas_com_consertos_de_maquinas_mecanica_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_08-2025_tamara_oficinas_ama.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_09-2025_daniel_suposta_multa_loteamento_miotto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1140/requerimento_10-2025_daniel_semente_de_milho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_11-2025_lorivan_situacao_do_servidor_altair_garcia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_12-2025_daniel_programa_terra_forte.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_13-2025_lorivan_relacao_dos_selecionados_casas_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1141/req._licenca_ver._daniel_zagotto_agosto_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_01.2025_-_lorivan_cazarotto_-_remodelacao_avenida_do_comercio..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_02.2025_-_lorivan_cazarotto_-_incentivos_aos_produtores_de_leite..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_03.2025_-_lorivan_cazarotto_-_25_de_aumento_para_servidores..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_04.2025_-_daniel_zagotto_-_pontilhao_linha_mindu..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_05.2025_-_daniel_zagotto_-_programa_recuperacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_06.2025_-_daniel_zagotto_-_incentivo_a_citricultura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_07.2025_-_tamara_bancadas_pp_e_pt_-_estudo_viabilidade_acesso_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_08.2025_-_tamara_-_repasse_de_recursos_para_a_aspa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_09.2025_-_ideno_-_reconstrucao_de_bueiro_e_melhorias_em_estrada_na_linha_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_10.2025_-_ideno_-_decreto_de_estado_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_11.2025_-_daniel_zagotto_-_perfuracao_de_um_poco_barra_seca..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_12.2025_-_lorivan_cazarotto_-_lixeiras_no_perimetro_urbano_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_13.2025_-_lorivan_cazarotto_-_capela_mortuaria_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_14.2025_-_milton_biasus_-_servicos_de_maquinas_gratuito_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_15.2025_-_ideno_-_carga_horaria_servidor_responsavel_por_deficiente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_16.2025_-_daniel_zagotto_-_incentivo_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_17.2025_-_milton_biasus_-_remodelacao_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_18.2025_-_milton_biasus_-_pracinha_no_bairro_florida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_19.2025_-_edelar_dallacort_-_calcamento_tres_municipios.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_20.2025_-_edelar_dallacort_-_calcamento_pinhalzinho_de_cima.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_21.2025_-_ideno_sperandio_-_emprestimo_do_caminhao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_22.2025_-_terezinha_fochezatto_-_calcamento_ate_a_torre_e_na_comunidade_da_linha_dinoca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_23.2025_-_valdecir_mangon_-_abertura_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_24.2025_-_valdecir_mangon_-_ponte_acesso_linha_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_25.2025_-_valdecir_mangoni-_ponte_linha_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_26.2025_-_terezinha_fochezatto_-_campo_de_futebol_linha_dinoca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_27.2025_-_ideno_sperandio_-_geracao_de_emprego.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_28.2025_-_milton_biasus_-_aquisicao_de_caminhao_tanque_para_dar_destino_aos_dejetos_de_suinos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_29.2025_-_edelar_dallacort_-_barragem_de_contencao_do_rio_marcolino.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_30.2025_-_terezinha_fochezatto_-_cobertura_de_grama_do_parquinho_da_escola_tome_de_souza.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_31.2025_-_tamara_scorteganha_-_placas_indicativas_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_32.2025_-_ideno_sperandio_-_incentivos_fiscais_aviarios.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_33.2025_-_milton_biasus_-_aquisicao_de_maquina_motorizada_para_limpeza_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_34.2025_-_ideno_sperandio_-_reforma_ponte_rio_do_mel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_35.2025_-_lorivan_cazarotto_-_meio-fio_e_calcamento_distrito_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_36.2025_-_daniel_zagotto_-_bueiro_distrito_de_pinhalzinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_37.2025_-_daniel_zagotto_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_38.2025_-_lorivan_cazarotto_-_resonstrucao_da_ponte_provisoria_linha_tres_municipios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_39.2025_-_ideno_sperandio_-calcamento_em_rua_proximo_ao_salao_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_40.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_duque_de_caxias_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_41_.2025_-_daniel_zagotto_-_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_42.2025_-_edelar_dallacort_-_desassoreamento_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_43.2025_-_edelar_dallacort_-__projeto_salao_social_igreja_evangelica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_44.2025_-_tamara_scorteganha_-_calcamento_habitar_brasil.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_45.2025_-_lorivan_cazarotto_-_regularizacao_dos_terrenos_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_46.2025_-_lorivan_cazarotto_-_ampliacao_do_perimetro_urbano_do__distrito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_47.2025_-_lorivan_cazarotto_-_lombadas_elevadas_distriro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_48_.2025_-_daniel_zagotto_-_reforma_ginasio_ricieri_de_carli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_49_.2025_-_daniel_zagotto_-_melhorias_acesso_cemiterio_linha_vitoria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_50.2025_-_milton_biasus_-_calcamento_rua_zeferino_casagrande.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_51.2025_-_milton_biasus_-_rua_ermogenes_basegio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_52.2025_-_valdecir_mangoni-_ponte_linha_peixe_baixo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_53.2025_-_milton_biasus_-_pavimentacao_asfaltica_bairro_florida.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_54.2025_-_daniel_zagotto_-_50_custo_silagem_contratada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_55.2025_-_ideno_sperandio_-_redutor_de_velocidades_na_rua_santo_antonio_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_56.2025_-_lorivan_cazarotto_-_lombada_na_linha_barra_azul.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_57.2025_-_tamara_scorteganha_-_construcao_de_uma_pracinha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_58.2025_-_tamara_scorteganha_-_bebedouro_publico_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_59.2025_-_edelar_dallacort_-__poco_aquifero_guarani.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1199/indicacao_60.2025_-_edelar_dallacort_-__destinacao_dos_recursos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1200/indicacao_61.2025_-_daniel_zagotto_-_retroescavadeira_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_01.2025_repudio_a_falta_de_atendimento_diario_na_agencia_do_correios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_no_02.2025_mocao_de_aplausos_em_reconhecimento_a_igreja_assembeia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_decreto_legislativo_n_o_01-25_-_marcio_anzilieiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_decreto_legislativo_no_02.2025_aprovando_contas_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_02-2025_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_legislativo_no_03-2025_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_lei_legislativo_no_04-2025_cria_e_extingue_cargo_cc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1037/projeto_de_lei_001-2025_-_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_002-2025_-_autoriza_a_custear_despesas_com_a_contratacao_pelo_cimau_para_realizacao_de_evtea_para_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1039/projeto_de_lei_003-2025_-_contratacoes_emergenciais_naab_e_nasf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1040/projeto_de_lei_004-2025_-_contratacoes_emergenciais_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1041/projeto_de_lei_005-2025_-_contratacoes_emergenciais_-_saude_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_lei_006-2025_-_contratacoes_emergenciais_-_obras_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_007-2025_-_contratacoes_emergenciais_-_agricultura_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_008-2025_-_contratacoes_emergenciais_-_adminnistracao_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_009-2025_-_contratacoes_emergenciais_-_fazenda_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_010-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_011-2025_-_convenio_hospital_sao_jose_-_rodeio_bonito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_012-2025_-_permuta_de_servidores_com_novo_xingu.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_013-2025_-_consorcio_comunors.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_014-2025_-_permuta_de_servidores_com_constantina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_015-2025_-_altera_classe_c_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_de_lei_016-2025_-_contratacoes_emergenciais_-_educacao_atualizado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_017-2025_-_contratacoes_emergenciais_-_educacao_professores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_lei_018-2025_-_altera_artigo_2o_lei_3700-2021_-_repasse_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_019-2025_-_reposicao_salarial_e_aumento_real_quadro_geral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_lei_020-2025_-_reposicao_salarial_e_aumento_real_magisterio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_021-2025_-_concessao_de_uso_-_galpao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_022-2025_-_altera_lei_2130-2003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_023-2025_-_contratacoes_emergenciais_-_saude.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_024-2025_-_contratacoes_emergenciais_-_obras.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_025-2025_-_contratacoes_emergenciais_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1102/projeto_de_lei_026-2025_-_altera_lei_2773-2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1103/projeto_de_lei_027-2025_-_incentivo_a_bovinocultura_de_leite.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_028-2025_-_sistema_municipal_de_cultura_conselho_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_029-2025_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1109/projeto_de_lei_030-2025_-_concessao_de_uso_alefin_junior_fochezatto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_031-2025_-_leilao_veiculos_e_outros_bens_diversos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_032-2025_-_repasse_condesc-brigada_militar_-_aquisicao_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_033-2025_-_campanha_sua_nota_vale_premios.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_034-2025_-_contratacoes_emergenciais_-_acs_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_035-2025_-_ppa_2026-2029_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_036-2025_-_contratacoes_emergenciais_-_professores.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_lei_037-2025_-_contratacoes_emergenciais_-_obras.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_038-2025_-_contratacoes_emergenciais_-_vigias_educacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_039-2025_-_contratacoes_emergenciais_-_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1127/projeto_de_lei_040-2025_-_contratacoes_emergenciais_-_obras_-_pedreiro_e_operario.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_041-2025_-_ldo_2026_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1137/projeto_de_lei_042-2025_-_contratacoes_emergenciais_-_professores_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1138/projeto_de_lei_043-2025_-_contratacoes_emergenciais_-_obras_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1142/projeto_de_lei_044-2025_-_aumento_de_pradrao_de_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_045-2025_-_aumento_repasse_hospital_santo_antonio_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_lei_046-2025_-_altera_lei_cimau.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_047-2025_-_concessao_de_uso_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1146/projeto_de_lei_048-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1147/projeto_de_lei_049-2025_-_contratacoes_emergenciais_-_professor_geografia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1148/projeto_de_lei_050-2025_-_transporte_de_mercadorias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1149/projeto_de_lei_051-2025_-_altera_lei_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1153/projeto_de_lei_052-2025_-_aumento_de_pradrao_de_servidores_efetivos_apos_reuniao_com_sindicato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_053-2025_-_contratacoes_emergenciais_-_professor_historia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_054-2025_-_programa_de_sucessao_rural.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_055-2025_-_altera_lei_visitador_do_pim.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_056-2025_-_cria_cargo_em_comissao_de_subsecretario_da_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1162/projeto_de_lei_057-2025_-_altera_lei_artigo_11_lei_2048_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1163/projeto_de_lei_058-2025_-_subvencao_consepro-patram.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_059-2025_-_concessao_de_uso_-_salas_predio_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1168/projeto_de_lei_060-2025_-_programa_de_prevencao_ao_greening.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1169/projeto_de_lei_061-2025_-_doacao_de_imoveis_ao_far.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1172/projeto_de_lei_062-2025_-_altera_valor_salario_lei_visitador_do_pim_emprego_publico.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1174/projeto_de_lei_064-2025_-_fundo_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1180/projeto_de_lei_065-2025_-_perimetro_urbano_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1181/projeto_de_lei_066-2025_-_altera_pradrao_de_vencimentos_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1182/projeto_de_lei_067-2025_-_contratacoes_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1183/projeto_de_lei_068-2025_-_auxilio_cerro_grande_despesas_estudo_ambiental_ponte.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1184/projeto_de_lei_069-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_lei_070-2025_-_permuta_terrenos_loteamento_miotto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei_071-2025_-_fundo_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_072-2025_-_altera_valor_de_diarias_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1193/projeto_de_lei_073-2025_-_altera_vencimentos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_074-2025_-_altera_vencimentos_empregados_do_paif.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_075-2025_-_contratacoes_emergenciais_analista_de_licitacoes_e_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_076-2025_-_altera_lei_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_077-2025_-_incentivo_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_078-2025_-_programa_gestar_com_cuidado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_01-2025_tamara_scorteganha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_02-2025_lorivan_documentacao_dos_onibus.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_03-2025_lorivan_gasto_com_bombas_de_combustivel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_04-2025_lorivan_horimetro_maquinas_terceirizadas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_05-2025_daniel_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_06-2025_tamara_consorcio_cimau.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_07-2025_lorivan_relatorio_de_despesas_com_consertos_de_maquinas_mecanica_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_08-2025_tamara_oficinas_ama.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_09-2025_daniel_suposta_multa_loteamento_miotto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1140/requerimento_10-2025_daniel_semente_de_milho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_11-2025_lorivan_situacao_do_servidor_altair_garcia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_12-2025_daniel_programa_terra_forte.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_13-2025_lorivan_relacao_dos_selecionados_casas_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2025/1141/req._licenca_ver._daniel_zagotto_agosto_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>