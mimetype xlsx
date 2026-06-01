--- v1 (2026-03-03)
+++ v2 (2026-06-01)
@@ -10,358 +10,745 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="222">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Milton Biasus</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_01.2026_-_milton_biasus_-_homenagem_pe._irio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_01.2026_-_milton_biasus_-_homenagem_pe._irio.pdf</t>
   </si>
   <si>
     <t>Indicação 01/2026 Indicando uma homenagem ao Pe. Irio Martins da Silva pela passagem dos 23 anos de sacerdócio e 20 anos a frente da Paróquia São Sebastião.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_02.2026-_milton_biasus_-_calcamento_segmento_joao_m._pizzi.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_02.2026-_milton_biasus_-_calcamento_segmento_joao_m._pizzi.pdf</t>
   </si>
   <si>
     <t>Indicação nº 2/2026 Indicando o calçamento no seguimento da Rua João Marino Pizzi.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Lorivan Cazarotto</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_03.2026_-_lorivan_cazarotto_-_dificil_acesso_professores.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_03.2026_-_lorivan_cazarotto_-_dificil_acesso_professores.pdf</t>
   </si>
   <si>
     <t>Indicação nº 3/2026 Indicando a concessão de difícil acesso ou o transporte ajustado ao horário de trabalho dos professores pra deslocamentos fora da sede.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_04.2026-_milton_biasus_-_pagamento_retroativo_de_vantagens_suspensas_no_periodo_da_covid.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_04.2026-_milton_biasus_-_pagamento_retroativo_de_vantagens_suspensas_no_periodo_da_covid.pdf</t>
   </si>
   <si>
     <t>Indicação nº 04/2026 Indicando que o Poder Executivo encaminhe Projeto de Lei regulamentando o pagamento retroativo de vantagens pessoais e a contagem de tempo de serviço, aos Servidores Públicos Municipais, referente ao período em que essas vantagens ficaram suspensas, no decorrer da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edelar Dallacort</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_05.2026-_edelar_dallacort_-_ponto_de_luz_cemiterio_municipal.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_05.2026-_edelar_dallacort_-_ponto_de_luz_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 05/2026 Indicando ao Poder Executivo Municipal a instalação de ponto de energia elétrica nos cemitérios das comunidades do Distrito de Pinhalzinho, Pinhalzinho Alto e Três Municípios.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Daniel Zagotto</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_06.2025_-_daniel_zagotto_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_06.2025_-_daniel_zagotto_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indicação 06/2026 Indicando a instalação de iluminação pública próximo a propriedade de Gildomar Geraldo.</t>
   </si>
   <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1230/indicacao_07.2026_-_lorivan_cazarotto_-_iluminacao_publica_no_distrito.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 07/2026 indicando reparos na iluminação pública do Distrito de Pinhalzinho.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1231/indicacao_08.2026_-_lorivan_cazarotto_-_gratificacao_professores_de_series_multiseriais.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 08/2026 Indicando gratificação aos professores que estiverem em docência de classe multisseriada.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_09.2026_-_lorivan_cazarotto_-_novo_distrito_idustrial.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 09/2026 Indicando um novo Distrito Industrial destinado a instalação a empresas que desempenham atividades potencialmente poluidoras.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_10.2026_-_lorivan_cazarotto_-_limpeza_das_ruas_do_distrito.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 10/2026 Indicando limpeza nas Ruas do Distrito de Pinhalzinho.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_11.2026_-_daniel_zagotto_-_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 11/2026 Indicando ao Poder Executivo Municipal a instalação de iluminação pública próximo a propriedade do Senhor Robson Raminelli.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_12.2026_-_daniel_zagotto_-_quadra_de_esportes.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 12/2026 Indicando ao Poder Executivo Municipal a construção de uma quadra de esportes na Escola Duarte da Costa da Linha Peixe.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1236/indicacao_13.2026_-_daniel_zagotto_-_aquisicao_de_um_trator.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 13/2026 Indicando a aquisição de um trator para atender os produtores rurais.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1240/indicacao_14.2026_-_daniel_zagotto_-_veiculo_para_transporte_de_idosos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 14/2026 Indicando que o Poder Executivo disponibilize veículo para transporte de idosos, com mais de 65 anos, para realização de exames e procedimentos em centros de saúde da região.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_15.2026_-_daniel_zagotto_-_semente_de_milho_subsidiada.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 15/2026 indicando o repasse, de forma igualitária, aos produtores de leite do município, da semente de milho subsidiada, que está por vir dos órgãos responsáveis.</t>
+  </si>
+  <si>
     <t>1213</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ideno José Sperandio</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1213/mocao_no_01.2026_em_apoio_ao_pl_412.2025_que_dispoe_sobre_a_proibicao_de_reidratacao_de_leite_em_po_importado_no_rs_mesmes_.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1213/mocao_no_01.2026_em_apoio_ao_pl_412.2025_que_dispoe_sobre_a_proibicao_de_reidratacao_de_leite_em_po_importado_no_rs_mesmes_.pdf</t>
   </si>
   <si>
     <t>Moção 01/2026 MOÇÃO DE APOIO AO PROJETO DE LEI Nº 412/2025, QUE PROÍBE A RECONSTITUIÇÃO DE LEITE EM PÓ DE ORIGEM IMPORTADA, PARA VENDA COMO LEITE FLUIDO NO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1222/mocao_no_02.2026_em_repudio_ao_pl_1702.2019_que_propoe_alteracao_na_lei_de_cultivares_.pdf</t>
+  </si>
+  <si>
+    <t>Moção 02/2026 EM REPÚDIO AO PL 1702/2019 QUE ALTERA O ARTIGO 11º DA LEI Nº 9.456, DE 25 DE ABRIL DE 1997, QUE INSTITUI A LEI DE PROTEÇÃO DE CULTIVARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1219</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_01-2026_-_aumento_real.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_01-2026_-_aumento_real.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_legislativo_no_02-2026.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_legislativo_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo 02/2025 DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE INSALUBRIDADE À SERVIDORA DO PODER LEGISLATIVO MUNICIPAL OCUPANTE DO CARGO DE SERVENTE, REVOGA A LEI MUNICIPAL N. 3.464/2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_de_lei_001-2026_-_permuta_de_servidores_com_novo_xingu.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_de_lei_001-2026_-_permuta_de_servidores_com_novo_xingu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 01, de 02 de janeiro 2026_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A REALIZAR CONVÊNIO COM O MUNICÍPIO DE NOVO XINGU, PARA A REALIZAÇÃO DE PERMUTA DE SERVIDOR MUNICIPAL DO QUADRO DE CARGOS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1202/projeto_de_lei_002-2026_-_contratacoes_emergenciais_educacao.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1202/projeto_de_lei_002-2026_-_contratacoes_emergenciais_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 02, de 02 de janeiro 2026_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_lei_003-2026_-_altera_lei_agentes_combate_a_endemias.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_lei_003-2026_-_altera_lei_agentes_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 03, de 12 de janeiro 2026_x000D_
 ESTABELECE O VENCIMENTO SALARIAL DOS AGENTES DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE LIBERATO SALZANO NOS TERMOS DO ARTIGO 198 DA CONSTITUIÇÃO FEDERAL E ALTERA A LEI MUNICIPAL Nº 2.885, DE 22 DE FEVEREIRO DE 2010 QUE CRIA EMPREGOS PÚBLICOS DE AGENTE DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_004-2026_-_contratacoes_temporarias_saude_-_emulti.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_004-2026_-_contratacoes_temporarias_saude_-_emulti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 04, de 12 de janeiro 2026_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS, PARA ATENDER O PROGRAMA DE SAÚDE DE EQUIPE MULTIPROFISSIONAIS NA ATENÇÃO PRIMÁRIA À SAÚDE – EMULTI INSTITUÍDO PELA PORTARIA GM/MS Nº 635/2023, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1205/projeto_de_lei_005-2026_-_auxilio_moradia_programa_mais_medicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1205/projeto_de_lei_005-2026_-_auxilio_moradia_programa_mais_medicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 05, de 30 de janeiro 2026_x000D_
 AUTORIZA O MUNICÍPIO DE LIBERATO SALZANO A CONCEDER AUXÍLIO MORADIA PECUNIÁRIO AO MÉDICO BOLSISTA DO PROGRAMA MAIS MÉDICOS PARA O BRASIL ATUANTE EM LIBERATO SALZANO, PROGRAMA INSTITUÍDO PELA LEI FEDERAL Nº 12.871, DE 22 DE OUTUBRO DE 2013 E REGULAMENTADO CONFORME PORTARIA Nº 30, DE 12 DE FEVEREIRO DE 2014 E PORTARIA INTERMINISTERIAL Nº 1.369/MS/MEC, DE 8 DE JULHO DE 2013.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1206/projeto_de_lei_006-2026_-_altera_para_dois_empregos_de_agente_de_combate_a_endemias.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1206/projeto_de_lei_006-2026_-_altera_para_dois_empregos_de_agente_de_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 06, de 30 de janeiro 2026_x000D_
 ALTERA A QUANTIDADE DE EMPREGOS PÚBLICOS DE AGENTE DE COMBATE ÀS ENDEMIAS CRIADO PELA LEI MUNICIPAL Nº 2.885, DE 22 DE FEVEREIRO DE 2010 E ALTERADA PELA LEI MUNICIPAL Nº 3.967 DE 19 DE JANEIRO 2026.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_de_lei_007-2026_-_cedencia_de_estagiarios_para_o_forum_de_constantina.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_de_lei_007-2026_-_cedencia_de_estagiarios_para_o_forum_de_constantina.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 07, de 30 de janeiro 2026_x000D_
 AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM O PODER JUDICIÁRIO DO RIO GRANDE DO SUL – COMARCA DE CONSTANTINA, PARA CEDÊNCIA DE ESTAGIARIOS ESTUDANTES DO CURSO DE DIREITO.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_008-2026_-_reposicao_salarial_e_aumento_real_quadro_geral_e_magisterio.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_008-2026_-_reposicao_salarial_e_aumento_real_quadro_geral_e_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 08, de 10 de fevereiro 2026_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO, DOS SERVIDORES EFETIVOS, CELETISTAS E COMISSIONADOS DO QUADRO GERAL DO PODER EXECUTIVO MUNICIPAL, INCLUINDO-SE OS CONTRATOS TEMPORÁRIOS, OS PROVENTOS DOS APOSENTADOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_009-2026_-_reposicao_salarial_agentes_politicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_009-2026_-_reposicao_salarial_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 09, de 10 de fevereiro 2026_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_010-2026_-_reposicao_salarial_e_aumento_real_legislativo.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_010-2026_-_reposicao_salarial_e_aumento_real_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 10, de 10 de fevereiro 2026_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1220/projeto_de_lei_011-2026_-_contratacoes_emergenciais_educacao_monitor_e_educador_fisico.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1220/projeto_de_lei_011-2026_-_contratacoes_emergenciais_educacao_monitor_e_educador_fisico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 11, de 18 de fevereiro 2026_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1223/projeto_de_lei_012-2026_-_doacao_pulverizadores.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 12, de 04 de março 2026_x000D_
+AUTORIZA O MUNICÍPIO A REALIZAR DOAÇÃO DE PULVERIZADORES, DISPOSTOS EM CONCESSÃO DE USO PARA AGRICULTORES PELA LEI MUNICIPAL N° 3.350, DE 12 DE MAIO DE 2014.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_013-2026_-_altera_artigo_2o_lei_3700-2021_-_repasse_ahclisa_r_140.00000.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 13, de 13 de março 2026_x000D_
+ALTERA A REDAÇÃO DO PARÁGRAFO 2º DA LEI MUNICIPAL Nº 3.700 DE 26 DE MARÇO DE 2021 QUE AUTORIZA REPASSE DE VALORES MENSAIS PARA A AHCLISA.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_014-2026_-_prae_corsan.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 14, de 13 de março 2026_x000D_
+APROVA E INSTITUI A ADESÃO DO MUNICÍPIO DE LIBERATO SALZANO AO PLANO REGIONAL DE ÁGUA E ESGOTO DO SISTEMA CORSAN.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1226/projeto_de_lei_015-2026_-_regulamenta_uso_de_ciclomotores_bicicletas_eletricas_e_autopropelidos_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 15, de 13 de março 2026_x000D_
+DISPÕE SOBRE AS REGRAS DE CIRCULAÇÃO, CONDUÇÃO, ESTACIONAMENTO E FISCALIZAÇÃO DE CICLOMOTORES, BICICLETAS ELÉTRICAS E EQUIPAMENTOS DE MOBILIDADE INDIVIDUAL AUTOPROPELIDOS NAS VIAS URBANAS DO MUNICÍPIO DE LIBERATO SALZANO, VISANDO À SEGURANÇA VIÁRIA, EM CONFORMIDADE COM A LEGISLAÇÃO NACIONAL DE TRÂNSITO.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1229/projeto_de_lei_016-2026_-_contratacoes_emergenciais_educacao_18-03.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 16, de 18 de março 2026_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DE PROFESSORES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1237/projeto_de_lei_017-2026_-_contratacoes_emergenciais_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 17, de 07 de abril 2026_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1244/projeto_de_lei_018-2026_-_altera_lei_3569-2018_refis.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 18, de 10 de abril 2026_x000D_
+ALTERA A LEI MUNICIPAL Nº 3.569, DE 27 DE MARÇO DE 2018, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE LIBERATO SALZANO - REFIS MUNICIPAL - DEFINE VALORES MÍNIMOS PARA EXECUÇÃO JUDICIAL.</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1245/projeto_de_lei_019-2026_-_institui_auxilio_financeiro_para_procedimentos_cirurgicos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 19, de 15 de abril 2026_x000D_
+INSTITUI O PROGRAMA DE AUXÍLIO FINANCEIRO DESTINADO AO CUSTEIO DE PROCEDIMENTOS CIRÚRGICOS NÃO OFERTADAS DE FORMA IMEDIATA PELO SISTEMA ÚNICO DE SAÚDE (SUS) NO MUNICÍPIO DE LIBERATO SALZANO.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1246/projeto_de_lei_020-2026_-_altera_valor_de_gratificacao_do_agente_de_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 20, de 15 de abril 2026_x000D_
+ALTERA A REDAÇÃO DO ARTIGO 10 DA LEI MUNICIPAL Nº 3.823, DE 13 DE MARÇO DE 2023 QUE INSTITUI O AGENTE DE CONTRATAÇÃO/ PREGOEIRO E ATRIBUI GRATIFICAÇÃO.</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1247/projeto_de_lei_021-2026_-_contratacao_emergencial_nutricionista.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 21, de 15 de abril 2026_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA DE NUTRICIONISTA POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1248/projeto_de_lei_022-2026_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos_cigres.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 22, de 15 de abril 2026_x000D_
+INSTITUI E RATIFICA O PLANO INTERMUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS - PIGIRS, REVISADO NO EXERCÍCIO DE 2024, DO CONSÓRCIO INTERMUNICIPAL DE GESTÃO DE RESÍDUOS SÓLIDOS - CIGRES, O INCORPORA COMO PARTE INTEGRANTE DESTA LEI, COM APLICABILIDADE AO MUNICÍPIO DE LIBERATO SALZANO.</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1254/projeto_de_lei_023-2026_-_contratacao_emergencial_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 23, de 04 de maio 2026. _x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_024-2026_-_contratacao_emergencial_obras.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 24, de 04 de maio 2026_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO.</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_025-2026_-_contratacao_emergencial_saude.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 25, de 04 de maio 2026_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, PARA SUPRIR DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1257/projeto_de_lei_026-2026_-_alienacao_de_bens.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 26, de 05 de maio 2026_x000D_
+AUTORIZA O MUNICÍPIO A PROCEDER A ALIENAÇÃO DE BENS MÓVEIS CONSIDERADOS ECONOMICAMENTE INVIÁVEIS DE CONSERTOS E MANUTENÇÃO E/OU IMPRODUTIVOS ATRAVÉS DE LEILÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1258/projeto_de_lei_027-2026_-_politica_coordenadoria_e_conselho_dos_direitos_das_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 27, de 11 de maio 2026_x000D_
+DISPÕE SOBRE A POLÍTICA MUNICIPAL DAS MULHERES, CRIA A COORDENADORIA MUNICIPAL DA MULHER - CMM, O CONSELHO MUNICIPAL DE DIREITOS DAS MULHERES – COMDIM, NO MUNICÍPIO DE LIBERATO SALZANO.</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1259/projeto_de_lei_028-2026_-_regras_e_obrigacoes_loteamento_geni_de_carli_krzyzanski.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 28, de 15 de maio 2026_x000D_
+ADICIONA REGRAS E CONSOLIDA AS LEIS MUNICIPAIS N° 2.640/2008 E 3.962/2025, DEFINE OBRIGAÇÕES AOS ADQUIRENTES E COMPRADORES DOS LOTES DE QUE TRATAM ESTAS LEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_de_lei_029-2026_-_aumento_de_parao_auxiliar_de_contabilidade.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo Municipal nº 29, de 19 de maio 2026_x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR O PADRÃO DE VENCIMENTO DO CARGO DE AUXILIAR DE CONTABILIDADE.</t>
+  </si>
+  <si>
     <t>1217</t>
   </si>
   <si>
     <t>RQINF</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_01-2026_edelar_relacao_de_transferencias_de_servidores_publicos.pdf</t>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_01-2026_edelar_relacao_de_transferencias_de_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informação 01/2026 Requerendo a relação completa de todas as transferências de servidores públicos vinculados à Secretaria Municipal de Educação, ocorridas nos meses de janeiro e fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1227/requerimento_02-2026_lorivan_relacao_profissionais_ahclisa.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação nº 02/2026 Requerendo Informações quanto ao Setor da Saúde do Município, profissionais, o local e a jornada de trabalho, além dos  repasses efetuados para a AHCLISA, L.S. e CIMAU.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1228/requerimento_03-2026_lorivan_obras_comunidades.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação 03/2026 Requerendo informações sobre o cronograma de execução das obras nas comunidades de Linha Jacinto e Esporte Clube Cruzeiro.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1249/requerimento_04-2026_lorivan_profissionais_ahclisa.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação 04/2026 Requerendo informações sobre os serviços ofertados pelo Município pagos com os recursos repassados à Ahclisa, ou prestados pela LS Serviços de Saúde Ltda. pagos através do Cimau.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_05-2026_diretamente_a_ahclisa_.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação 05/2026 Requerendo ao Presidente da Associação Hospitalar de Liberato Salzano a relação e informações sobre os profissionais que prestam serviços à Ahclisa.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_06-2026_daniel_horas_extras.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação 06/2026 Requerendo relação das horas extras pagas aos funcionários do Município no ano de 2025 a março de 2026</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_07-2026_daniel_servicos_patrulha_agricola.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação nº 07/2026 Requerendo relação dos trabalhos realizados pela Patrulha Agrícola no período de dezembro de 2025 até a presente data, os produtores atendidos e os que estão aguardando atendimento.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1253/requerimento_08-2026_milton_contrato_transporte_de_alunos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Informação 08/2026 Requerendo informações sobre o transporte escolar da Linha Várzea Grande e Distrito de Pinhalzinho nos anos de 2021 a 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -665,67 +1052,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_01.2026_-_milton_biasus_-_homenagem_pe._irio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_02.2026-_milton_biasus_-_calcamento_segmento_joao_m._pizzi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_03.2026_-_lorivan_cazarotto_-_dificil_acesso_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_04.2026-_milton_biasus_-_pagamento_retroativo_de_vantagens_suspensas_no_periodo_da_covid.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_05.2026-_edelar_dallacort_-_ponto_de_luz_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_06.2025_-_daniel_zagotto_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1213/mocao_no_01.2026_em_apoio_ao_pl_412.2025_que_dispoe_sobre_a_proibicao_de_reidratacao_de_leite_em_po_importado_no_rs_mesmes_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_01-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_legislativo_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_de_lei_001-2026_-_permuta_de_servidores_com_novo_xingu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1202/projeto_de_lei_002-2026_-_contratacoes_emergenciais_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_lei_003-2026_-_altera_lei_agentes_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_004-2026_-_contratacoes_temporarias_saude_-_emulti.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1205/projeto_de_lei_005-2026_-_auxilio_moradia_programa_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1206/projeto_de_lei_006-2026_-_altera_para_dois_empregos_de_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_de_lei_007-2026_-_cedencia_de_estagiarios_para_o_forum_de_constantina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_008-2026_-_reposicao_salarial_e_aumento_real_quadro_geral_e_magisterio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_009-2026_-_reposicao_salarial_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_010-2026_-_reposicao_salarial_e_aumento_real_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1220/projeto_de_lei_011-2026_-_contratacoes_emergenciais_educacao_monitor_e_educador_fisico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_01-2026_edelar_relacao_de_transferencias_de_servidores_publicos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_01.2026_-_milton_biasus_-_homenagem_pe._irio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_02.2026-_milton_biasus_-_calcamento_segmento_joao_m._pizzi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_03.2026_-_lorivan_cazarotto_-_dificil_acesso_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_04.2026-_milton_biasus_-_pagamento_retroativo_de_vantagens_suspensas_no_periodo_da_covid.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_05.2026-_edelar_dallacort_-_ponto_de_luz_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_06.2025_-_daniel_zagotto_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1230/indicacao_07.2026_-_lorivan_cazarotto_-_iluminacao_publica_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1231/indicacao_08.2026_-_lorivan_cazarotto_-_gratificacao_professores_de_series_multiseriais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_09.2026_-_lorivan_cazarotto_-_novo_distrito_idustrial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_10.2026_-_lorivan_cazarotto_-_limpeza_das_ruas_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_11.2026_-_daniel_zagotto_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_12.2026_-_daniel_zagotto_-_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1236/indicacao_13.2026_-_daniel_zagotto_-_aquisicao_de_um_trator.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1240/indicacao_14.2026_-_daniel_zagotto_-_veiculo_para_transporte_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_15.2026_-_daniel_zagotto_-_semente_de_milho_subsidiada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1213/mocao_no_01.2026_em_apoio_ao_pl_412.2025_que_dispoe_sobre_a_proibicao_de_reidratacao_de_leite_em_po_importado_no_rs_mesmes_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1222/mocao_no_02.2026_em_repudio_ao_pl_1702.2019_que_propoe_alteracao_na_lei_de_cultivares_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1219/projeto_de_lei_01-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_legislativo_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_de_lei_001-2026_-_permuta_de_servidores_com_novo_xingu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1202/projeto_de_lei_002-2026_-_contratacoes_emergenciais_educacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_lei_003-2026_-_altera_lei_agentes_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_004-2026_-_contratacoes_temporarias_saude_-_emulti.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1205/projeto_de_lei_005-2026_-_auxilio_moradia_programa_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1206/projeto_de_lei_006-2026_-_altera_para_dois_empregos_de_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_de_lei_007-2026_-_cedencia_de_estagiarios_para_o_forum_de_constantina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_008-2026_-_reposicao_salarial_e_aumento_real_quadro_geral_e_magisterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_009-2026_-_reposicao_salarial_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1216/projeto_de_lei_010-2026_-_reposicao_salarial_e_aumento_real_legislativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1220/projeto_de_lei_011-2026_-_contratacoes_emergenciais_educacao_monitor_e_educador_fisico.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1223/projeto_de_lei_012-2026_-_doacao_pulverizadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_013-2026_-_altera_artigo_2o_lei_3700-2021_-_repasse_ahclisa_r_140.00000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_014-2026_-_prae_corsan.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1226/projeto_de_lei_015-2026_-_regulamenta_uso_de_ciclomotores_bicicletas_eletricas_e_autopropelidos_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1229/projeto_de_lei_016-2026_-_contratacoes_emergenciais_educacao_18-03.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1237/projeto_de_lei_017-2026_-_contratacoes_emergenciais_educacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1244/projeto_de_lei_018-2026_-_altera_lei_3569-2018_refis.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1245/projeto_de_lei_019-2026_-_institui_auxilio_financeiro_para_procedimentos_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1246/projeto_de_lei_020-2026_-_altera_valor_de_gratificacao_do_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1247/projeto_de_lei_021-2026_-_contratacao_emergencial_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1248/projeto_de_lei_022-2026_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos_cigres.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1254/projeto_de_lei_023-2026_-_contratacao_emergencial_educacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_024-2026_-_contratacao_emergencial_obras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_025-2026_-_contratacao_emergencial_saude.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1257/projeto_de_lei_026-2026_-_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1258/projeto_de_lei_027-2026_-_politica_coordenadoria_e_conselho_dos_direitos_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1259/projeto_de_lei_028-2026_-_regras_e_obrigacoes_loteamento_geni_de_carli_krzyzanski.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_de_lei_029-2026_-_aumento_de_parao_auxiliar_de_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_01-2026_edelar_relacao_de_transferencias_de_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1227/requerimento_02-2026_lorivan_relacao_profissionais_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1228/requerimento_03-2026_lorivan_obras_comunidades.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1249/requerimento_04-2026_lorivan_profissionais_ahclisa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_05-2026_diretamente_a_ahclisa_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_06-2026_daniel_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_07-2026_daniel_servicos_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.liberatosalzano.rs.leg.br/media/sapl/public/materialegislativa/2026/1253/requerimento_08-2026_milton_contrato_transporte_de_alunos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -875,455 +1262,1400 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26" t="s">
+        <v>95</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" t="s">
+        <v>94</v>
+      </c>
+      <c r="F27" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" t="s">
+        <v>95</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" t="s">
+        <v>94</v>
+      </c>
+      <c r="F30" t="s">
+        <v>95</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" t="s">
+        <v>94</v>
+      </c>
+      <c r="F31" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" t="s">
+        <v>94</v>
+      </c>
+      <c r="F32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H32" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" t="s">
+        <v>93</v>
+      </c>
+      <c r="E33" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" t="s">
+        <v>95</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H33" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>134</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" t="s">
+        <v>95</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H34" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E35" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" t="s">
+        <v>93</v>
+      </c>
+      <c r="E37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" t="s">
+        <v>95</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" t="s">
+        <v>93</v>
+      </c>
+      <c r="E38" t="s">
+        <v>94</v>
+      </c>
+      <c r="F38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" t="s">
+        <v>94</v>
+      </c>
+      <c r="F39" t="s">
+        <v>95</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>156</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" t="s">
+        <v>94</v>
+      </c>
+      <c r="F40" t="s">
+        <v>95</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H40" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" t="s">
+        <v>95</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H41" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" t="s">
+        <v>94</v>
+      </c>
+      <c r="F42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H42" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" t="s">
+        <v>94</v>
+      </c>
+      <c r="F43" t="s">
+        <v>95</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H43" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>173</v>
+      </c>
+      <c r="D44" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" t="s">
+        <v>94</v>
+      </c>
+      <c r="F44" t="s">
+        <v>95</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>177</v>
+      </c>
+      <c r="D45" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45" t="s">
+        <v>94</v>
+      </c>
+      <c r="F45" t="s">
+        <v>95</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H45" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>181</v>
+      </c>
+      <c r="D46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" t="s">
+        <v>94</v>
+      </c>
+      <c r="F46" t="s">
+        <v>95</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H46" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" t="s">
+        <v>94</v>
+      </c>
+      <c r="F47" t="s">
+        <v>95</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" t="s">
+        <v>93</v>
+      </c>
+      <c r="E48" t="s">
+        <v>94</v>
+      </c>
+      <c r="F48" t="s">
+        <v>95</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" t="s">
+        <v>94</v>
+      </c>
+      <c r="F49" t="s">
+        <v>95</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H49" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>10</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="D50" t="s">
+        <v>197</v>
+      </c>
+      <c r="E50" t="s">
+        <v>198</v>
+      </c>
+      <c r="F50" t="s">
         <v>31</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="G50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>197</v>
+      </c>
+      <c r="E51" t="s">
+        <v>198</v>
+      </c>
+      <c r="F51" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H51" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" t="s">
+        <v>197</v>
+      </c>
+      <c r="E52" t="s">
+        <v>198</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H52" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" t="s">
+        <v>197</v>
+      </c>
+      <c r="E53" t="s">
+        <v>198</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" t="s">
+        <v>197</v>
+      </c>
+      <c r="E54" t="s">
+        <v>198</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" t="s">
+        <v>197</v>
+      </c>
+      <c r="E55" t="s">
+        <v>198</v>
+      </c>
+      <c r="F55" t="s">
+        <v>36</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H55" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56" t="s">
+        <v>197</v>
+      </c>
+      <c r="E56" t="s">
+        <v>198</v>
+      </c>
+      <c r="F56" t="s">
+        <v>36</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" t="s">
+        <v>197</v>
+      </c>
+      <c r="E57" t="s">
+        <v>198</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H57" t="s">
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>